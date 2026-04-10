--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -238,580 +238,580 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Potential of Generative AI through Neuro-Symbolic Architectures -Benefits and Limitations</w:t>
+                <w:t xml:space="preserve">Neuro-symbolic artificial intelligence in accelerated design for 4D printing: Status, challenges, and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Bougzime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Jabbar</w:t>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Jean-Claude André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Demoly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jerry Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 252, pp.113737</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 252, pp.113737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455094v1</w:t>
+                <w:t xml:space="preserve">hal-05017089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-symbolic artificial intelligence in accelerated design for 4D printing: Status, challenges, and perspectives</w:t>
+                <w:t xml:space="preserve">Unlocking the Potential of Generative AI through Neuro-Symbolic Architectures -Benefits and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Bougzime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 252, pp.113737. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 252, pp.113737</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017089v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business text classification with imbalanced data and moderately large label spaces for digital transformation</w:t>
+                <w:t xml:space="preserve">Interdependencies in Spatial Planning and Well-being in Rural Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Arslan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christian Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schaffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41109-024-00623-5⟩</w:t>
+              <w:t xml:space="preserve">Sustainable and Equitable Land Management. Legal Framework, Planning Tools, European Academy of Land Use and Development (EALD), Sammelband, vdf Hochschulverlag AG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3218/4172-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862256v1</w:t>
+                <w:t xml:space="preserve">hal-04862279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdependencies in Spatial Planning and Well-being in Rural Areas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Business text classification with imbalanced data and moderately large label spaces for digital transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable and Equitable Land Management. Legal Framework, Planning Tools, European Academy of Land Use and Development (EALD), Sammelband, vdf Hochschulverlag AG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, </w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3218/4172-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41109-024-00623-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862279v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on RAG with LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Munawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 246 (20), pp.3781-3790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -845,77 +845,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political-RAG: using generative AI to extract political information from media content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Munawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Information Technology and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -975,51 +975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flann Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (20), pp.8907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,77 +1053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business insights using RAG–LLMs: a review and case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Munawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1151,464 +1151,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology-based framework to formalize and represent 4D printing knowledge in design</w:t>
+                <w:t xml:space="preserve">A knowledge recommendation approach in design for multi-material 4D printing based on semantic similarity vector space model and case-based reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Belkebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoung-Yun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, pp.103374. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2020.103374⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 145, pp.103824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2022.103824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200021v1</w:t>
+                <w:t xml:space="preserve">hal-05455076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation sémantique et programmation générative pour une simulation multi-agents dans le contexte de gestion de catastrophe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An ontology-based framework to formalize and represent 4D printing knowledge in design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jerry Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung-Yun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2020.00102⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.103374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2020.103374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115210v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic enrichment of spatio-temporal trajectories for worker safety on construction sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation sémantique et programmation générative pour une simulation multi-agents dans le contexte de gestion de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (5-6), pp.749-764. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1-2), pp.37-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00779-018-01199-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.2020.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073566v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation and automatic integration of geospatial data into the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Homburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Ponciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102, pp.365-391. </w:t>
@@ -1646,3186 +1676,3290 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic trajectory insights for worker safety in dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.102854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dataset of building occupants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 27, pp.104598. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing intrusions in dynamic building environments for worker safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, pp.428-446. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic and logic modeling of disaster simulation for multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modeling and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Occupant Behaviors in Dynamic Environments using OBiDE framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.106412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Enrichment of Spatio-temporal Trajectories for Worker Safety on Construction Sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Semantic enrichment of spatio-temporal trajectories for worker safety on construction sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (5-6), pp.749-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00779-018-01199-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02354534v1</w:t>
+                <w:t xml:space="preserve">hal-02073566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of trajectories for safer construction sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Semantic Enrichment of Spatio-temporal Trajectories for Worker Safety on Construction Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.80-100. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.271-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/SASBE-10-2017-0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874491v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Embeddings for Wine Recommender Systems Using Vocabularies of Experts and Consumers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal analysis of trajectories for safer construction sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Nguyen Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Web Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.80-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SASBE-10-2017-0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01872273v1</w:t>
+                <w:t xml:space="preserve">hal-01874491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration, quality assurance and usage of geospatial data with semantic tools</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Word Embeddings for Wine Recommender Systems Using Vocabularies of Experts and Consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gis.Science - Die Zeitschrift für Geoinformatik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Open Journal of Web Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue: Proceedings of the International Workshop on Web Data Processing &amp; Reasoning (WDPAR 2018) in conjunction with the 41st German Conference on Artificial Intelligence, 5 (1), pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684684v1</w:t>
+                <w:t xml:space="preserve">halshs-01872273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Improve the Disaster Response Through a Knowledge-Based Multi-Agent System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Integration, quality assurance and usage of geospatial data with semantic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Homburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">gis.Science - Die Zeitschrift für Geoinformatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975716v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Multi-Label Classification Using Web Reasoning for Large Datasets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Framework to Improve the Disaster Response Through a Knowledge-Based Multi-Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal Of Semantic Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19210/1006.3.1.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.96-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJISCRAM.2017070106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356375v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC3: A spatio-temporal and semantic model for knowledge discovery from geospatial datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Multi-Label Classification Using Web Reasoning for Large Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Journal Of Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19210/1006.3.1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207389v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming XML documents to OWL ontologies: A survey</w:t>
+                <w:t xml:space="preserve">LC3: A spatio-temporal and semantic model for knowledge discovery from geospatial datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacherouf Mokhtaria</w:t>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Nait Bahloul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253351v1</w:t>
+                <w:t xml:space="preserve">hal-01207389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning with Vague Spatial Information from Upper Mesopotamia (2000BC)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transforming XML documents to OWL ontologies: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacherouf Mokhtaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Nait Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.Pages 242-259 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0165551514565972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274246v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology change management approach for facility management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reasoning with Vague Spatial Information from Upper Mesopotamia (2000BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Spatial Statistics conference 2015, 27, pp.Pages 58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01274522v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection and Classi cation of Objects in Point Clouds using multi-stage Semantics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An ontology change management approach for facility management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photogrammetrie-Fernerkundung-Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/1432-8364/2013/01721432-8364/13/0172⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue on The Role of Ontologies in Future Web-based Industrial Enterprises, 65 (9), pp.1301-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875794v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision difference management using a common sub-vector to extend the extended VSM method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volume 18, pp.1179 - 1188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics - Supportive Element for the Cooperative Evaluation of Geographical and Historical Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Kohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kai-Christian Bruhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">zfv - Journal of Geodesy, Geoinformation and Land Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138, pp 362-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Objective True/False from Subjective Yes/No Semantic based on OWA and CWA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol 8 (No 7 (2013)), pp.1847-1852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4304/jcp.8.7.1847-1852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialization of the Semantic Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic Detection and Classi cation of Objects in Point Clouds using multi-stage Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Habed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantics - Advances in Theories and Mathematical Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/37633⟩</w:t>
+              <w:t xml:space="preserve">Photogrammetrie-Fernerkundung-Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3), pp. 221-237(17). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1432-8364/2013/01721432-8364/13/0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778534v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Unstructured 3D Point Clouds to Structured Knowledge - A Semantics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantics - Advances in Theories and Mathematical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.Muhammad Tanvir Afzal, ISBN 978-953-51-0535-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/37633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Base Approach for 3D Objects Detection in Point Clouds Using 3D Processing and Specialists Knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spatialization of the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semantics - Advances in Theories and Mathematical Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.Muhammad Tanvir Afzal, ISBN 978-953-51-0535-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/37633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778694v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Building Information Model and Multimedia for Facility Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Knowledge Base Approach for 3D Objects Detection in Point Clouds Using 3D Processing and Specialists Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Information Systems and Technologies Lecture Notes in Business Information Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1 et 2), pp.1-14, ISSN: 1942-2679</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625003v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchaeoKM: Managing Data through Knowledge in Industrial Archaeological Sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semantic Building Information Model and Multimedia for Facility Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Heritage - Ecology &amp; Economy XIV. International TICCIH Congress 2009 in Freiberg, Germany ; 2009 Selected Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web Information Systems and Technologies Lecture Notes in Business Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp. 14-29, http://www.springerlink.com/content/qnt8636922700565/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778727v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing Semantic of Natural Language through Conceptualization from Existence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ArchaeoKM: Managing Data through Knowledge in Industrial Archaeological Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation, Management and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (1), p. 37-42, ISSN: 2010-0248</w:t>
+              <w:t xml:space="preserve">Industrial Heritage - Ecology &amp; Economy XIV. International TICCIH Congress 2009 in Freiberg, Germany ; 2009 Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.344-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625002v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Ontology for Knowledge Management in Archaeology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formalizing Semantic of Natural Language through Conceptualization from Existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duan Yucong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Heritage - Ecology &amp; Economy XIV. International TICCIH Congress 2009 in Freiberg, Germany ; 2009 Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.338-343</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation, Management and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), p. 37-42, ISSN: 2010-0248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778724v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TourismKM: a new Web Semantic based approach for E-Tourism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formal Ontology for Knowledge Management in Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Trade, Economics, and Finance (IJTEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (1), pp.108-113 ISSN: 2010-023X</w:t>
+              <w:t xml:space="preserve">Industrial Heritage - Ecology &amp; Economy XIV. International TICCIH Congress 2009 in Freiberg, Germany ; 2009 Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.338-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612525v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Rules through Spatial Rule built-ins in SWRL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TourismKM: a new Web Semantic based approach for E-Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Research in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (2), pp.1-4</w:t>
+              <w:t xml:space="preserve">International Journal of Trade, Economics, and Finance (IJTEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.108-113 ISSN: 2010-023X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623844v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propose Semantic Formalization for 3D Reconstruction of Architectural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spatial Rules through Spatial Rule built-ins in SWRL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer &amp; Information Sciences / International Journal of Computer and Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp. 1-10, ISSN 1525-9293</w:t>
+              <w:t xml:space="preserve">Journal of Global Research in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639545v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propose Semantic Formalization for 3D Reconstruction of Architectural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duan Yucong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer &amp; Information Sciences / International Journal of Computer and Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp. 1-10, ISSN 1525-9293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IFC and Buildings Lifecycle Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vanlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18, pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.autcon.2008.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4835,9966 +4969,10320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Comparability and Idiomaticity Using Tertium Comparationis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Theroine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roche, Christophe; Papadopoulou, Maria; Giannadakis, Rafail; Vachon, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ToTh 2024 - Terminologies &amp; Ontologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.331-337, 2025, Terminologica, 978-2-37741-107-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of textual data augmentation on linguistic pattern extraction to improve the idiomaticity of extractive summaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Laifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matteo Golfarelli; Robert Wrembel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraire des patterns pour améliorer l'idiomaticité de résumés semi-automatiques en finances : le cas du lexique support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Laifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ToTh2020 - Terminologie &amp; Ontologie : théories et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, pp.113-135, 2021, ToTh2020 - Terminologie &amp; Ontologie : théories et applications, 9782377410651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Views for Ontology Change Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IGI Global. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Third Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Information Science Reference (an imprint of IGI Global), pp.5180-5187, 2015, Encyclopedia of Information Science and Technology, Third Edition, 978-1-4666-5888-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-4666-5888-2.ch512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC3 A Spatial-temporal Data Model to Study Qualified Land Cover Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Harbelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use and Land Cover Semantics, Principles, Best Practices and Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer book series, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Semantic Web Technologies to Follow the Evolution of Entities in Time and Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Harbelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freimut Bodendorf, University of Erlangen-Nuernberg, Germany, pp.256 to 265, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (90)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business-RAG: Advancing Enterprise Information Extraction with Llama and DeepSeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Munawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference Smart Business Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.17-35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-06075-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Intelligence Artificielle Neuro-symbolique dans la Conception Accélérée pour l'Impression 4D : État, Défis et Perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fine-Tuning vs. Prompting : Évaluation de la Construction de Graphes de Connaissances avec les LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244947v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Tuning LLMs Or Zero/Few-Shot Prompting for Knowledge Graph Construction?</w:t>
+                <w:t xml:space="preserve">CoA-Text2OWL: Enhancing Ontology Learning with Chain-of-Agents Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862214v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Comparability with Tertium Comparationis: A linguistical and semantical Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'Intelligence Artificielle Neuro-symbolique dans la Conception Accélérée pour l'Impression 4D : État, Défis et Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Bougzime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862242v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Tuning vs. Prompting: Evaluating the Knowledge Graph Construction with LLMs</w:t>
+                <w:t xml:space="preserve">ICB@Défi TextMine'25 : Extraction de relations pour l'analyse des rapports de renseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daren Hacbekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Knowledge Graph Generation from Text (Text2KG) Co-located with the Extended Semantic Web Conference (ESWC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.7</w:t>
+              <w:t xml:space="preserve">TextMine'25 (EGC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862235v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Migration in Rhineland-Palatinate -The evolution of the migration network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fine-Tuning LLMs Or Zero/Few-Shot Prompting for Knowledge Graph Construction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552373v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude comparative des modèles de langage génératifs à partir de graphes de connaissances dans le contexte des agents conversationnels</w:t>
+                <w:t xml:space="preserve">Fine-Tuning vs. Prompting: Evaluating the Knowledge Graph Construction with LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Knowledge Graph Generation from Text (Text2KG) Co-located with the Extended Semantic Web Conference (ESWC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862284v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powering Complex Business Signals' Classification using Enriched Taxonomy by Existing Data Sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessing Comparability with Tertium Comparationis: A linguistical and semantical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Theroine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRENCH REGIONAL CONFERENCE ON COMPLEX SYSTEMS – FRCCS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">TOTh 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813888v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Migration in rural Germany -A complex network perspective on interdependencies for elderly migration and well-being</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Internal Migration in Rhineland-Palatinate -The evolution of the migration network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French regional Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671836v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Dispersed Knowledge to Ontology: A Proposal for Formalizing and Integrating 4D Printing in Design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une étude comparative des modèles de langage génératifs à partir de graphes de connaissances dans le contexte des agents conversationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195244v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent based model for the transmission and control of the COVID-19 in Dijon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enhancing Knowledge Graph Construction: Evaluating with Emphasis on Hallucination, Omission, and Graph Similarity Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARAMI 2020 - Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques - The 11th Conference on Network Modeling and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France</w:t>
+              <w:t xml:space="preserve">Sixth International Knowledge Graph and Semantic Web Conference (KGSWC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115147v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire des patterns pour améliorer l'idiomaticité de résumés semiautomatiques en finances : le cas du lexique support</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Powering Complex Business Signals' Classification using Enriched Taxonomy by Existing Data Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ToTh 2020 - Terminologie et Ontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Nov 2020, Chambéry (en ligne), France</w:t>
+              <w:t xml:space="preserve">FRENCH REGIONAL CONFERENCE ON COMPLEX SYSTEMS – FRCCS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03027283v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the human behaviors in dynamic urban areas of interest</w:t>
+                <w:t xml:space="preserve">National Migration in rural Germany -A complex network perspective on interdependencies for elderly migration and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Arslan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christian Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schaffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Workshop Satellite of the Conference on Complex Systems 2020 December 09 - 10, 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+              <w:t xml:space="preserve">French regional Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110002v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment FAIR.E métropole dans une ville Smart-PUDD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From Dispersed Knowledge to Ontology: A Proposal for Formalizing and Integrating 4D Printing in Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Hameau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60527/bkv6-a318⟩</w:t>
+              <w:t xml:space="preserve">18th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Curitiba, Brazil. pp.80-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94399-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156234v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement Behavior Analysis of Workers using Spatio-temporal Trajectories for Safety Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extraire des patterns pour améliorer l'idiomaticité de résumés semiautomatiques en finances : le cas du lexique support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Laifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARAMI 2019 Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, DIJON, France</w:t>
+              <w:t xml:space="preserve">ToTh 2020 - Terminologie et Ontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Nov 2020, Chambéry (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440417v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03027283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation sémantique et logique pour une simulation multi-agent dans le contexte de gestion de catastrophe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding the human behaviors in dynamic urban areas of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone SAGEO (Spatial Analysis and Geomatics) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">A Workshop Satellite of the Conference on Complex Systems 2020 December 09 - 10, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326829v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNAS-STriDE Framework for Human Behavior Modeling in Dynamic Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comment FAIR.E métropole dans une ville Smart-PUDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computational Science– ICCS 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22750-0_79⟩</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2020, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/bkv6-a318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354300v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Enrich Description Logics with Fuzziness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Agent based model for the transmission and control of the COVID-19 in Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAI Computing Conference London 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">MARAMI 2020 - Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques - The 11th Conference on Network Modeling and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689809v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Change Prediction for Quality Assurance Map Change Prediction for Quality Assurance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Movement Behavior Analysis of Workers using Spatio-temporal Trajectories for Safety Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Location Based Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MARAMI 2019 Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, DIJON, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289169v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception d'une action de réponse pour la gestion de catastrophe, utilisant la modélisation de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Modélisation sémantique et logique pour une simulation multi-agent dans le contexte de gestion de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone SAGEO (Spatial Analysis and Geomatics) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975877v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des terminologies sensorielles du discours expert et non expert pour une plateforme de recommandation hybride (SmartAd)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DNAS-STriDE Framework for Human Behavior Modeling in Dynamic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nguyen Van</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ToTh 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Computational Science– ICCS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Faro, Portugal. pp.787-793, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22750-0_79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01810890v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Trajectory Modeling for Dynamic Built Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Map Change Prediction for Quality Assurance Map Change Prediction for Quality Assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Homburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Session on Environmental and Geo-spatial Data Analytics (EnGeoData 2017), The 4th IEEE International Conference on Data Science and Advanced Analytics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Location Based Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3929/ethz-b-000225617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677073v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Vers la conception d'une action de réponse pour la gestion de catastrophe, utilisant la modélisation de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678238v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Design of Respond Action in Disaster Management Using Knowledge Modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation des terminologies sensorielles du discours expert et non expert pour une plateforme de recommandation hybride (SmartAd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Xanthi, Greece</w:t>
+              <w:t xml:space="preserve">ToTh 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684617v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How to Enrich Description Logics with Fuzziness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Unold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAI Computing Conference London 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809206v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Integration of Spatial Data into the Semantic Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Towards the Design of Respond Action in Disaster Management Using Knowledge Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WebIST 2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Xanthi, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493390v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data Applications for Disaster Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Informatics in Economy (IE 2017): Education, Research and Business Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858265v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based approach for unsupervised and adaptive focused crawling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOD International Conference on Management of Data </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564206v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive and Evolutive Cross-Referencing for Web Textual Sources</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatic Integration of Spatial Data into the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Homburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponciano Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sci &amp; Information Org; IEEE; Nat Res, Jul 2017, Londres, United Kingdom. pp.1114-1122</w:t>
+              <w:t xml:space="preserve">WebIST 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858785v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Catalogue to Manage Data Sources in Disaster Management System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Big Data Applications for Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Informatics in Economy (IE 2016), Education, Research &amp; Business Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Romania. pp.225-230</w:t>
+              <w:t xml:space="preserve">16th International Conference on Informatics in Economy (IE 2017): Education, Research and Business Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438584v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Learning Process for the Evolution of Ontology-Described Classification Model in Big Data Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ontology-based approach for unsupervised and adaptive focused crawling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAI Computing Conference (SAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOD International Conference on Management of Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3066911.3066912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442678v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unsupervised classification process for large datasets using web reasoning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Predictive and Evolutive Cross-Referencing for Web Textual Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semantic Big Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sci &amp; Information Org; IEEE; Nat Res, Jul 2017, Londres, United Kingdom. pp.1114-1122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418148v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Conceptual Modeling Approach for Change Modeling in Applied Ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semantic Trajectory Modeling for Dynamic Built Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Informatics in Economy (IE 2016), Education, Research &amp; Business Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Romania. pp.442-447</w:t>
+              <w:t xml:space="preserve">Special Session on Environmental and Geo-spatial Data Analytics (EnGeoData 2017), The 4th IEEE International Conference on Data Science and Advanced Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438571v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic HMC: A Predictive Model Using Multi-label Classification for Big Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semantic Catalogue to Manage Data Sources in Disaster Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trustcom/BigDataSE/ISPA, 2015 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Informatics in Economy (IE 2016), Education, Research &amp; Business Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Romania. pp.225-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356367v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Domain Retrieval of Geospatial Data Sources Implementing a Semantic Catalogue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Learning Process for the Evolution of Ontology-Described Classification Model in Big Data Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">SAI Computing Conference (SAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom. pp.532-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274310v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC3: un modèle spatial et sémantique pour découvrir la connaissance dans les jeux de données géospatiaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An unsupervised classification process for large datasets using web reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de la Connaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Semantic Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, United States. pp.9:1--9:6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2928294.2928301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207393v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic HMC for Business Intelligence using Cross-Referencing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Meta-Conceptual Modeling Approach for Change Modeling in Applied Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">15th International Conference on Informatics in Economy (IE 2016), Education, Research &amp; Business Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Romania. pp.442-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198942v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LC3: un modèle spatial et sémantique pour découvrir la connaissance dans les jeux de données géospatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de la Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199512v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-Domain Retrieval of Geospatial Data Sources Implementing a Semantic Catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Romeo Vizcarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199440v1</w:t>
+                <w:t xml:space="preserve">hal-01274310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Ontology Evaluation Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Knowledge Engineering and Ontology Development, part of the 7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Information Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.609 - 618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005591001790186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274199v1</w:t>
+                <w:t xml:space="preserve">hal-01199440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic HMC: Ontology-Described Hierarchy Maintenance in Big Data Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Survey on Ontology Evaluation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2015 Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26138-6_53⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Knowledge Engineering and Ontology Development, part of the 7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005591001790186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273809v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic analysis of moving objects, using as a case study maritime voyages from eighteenth and nineteenth centuries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helbert Arenas</w:t>
+                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Sixth International Conference on Advanced Geographic Information Systems, Applications, and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086889v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic HMC for Business Intelligence using Cross-Referencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuno Silva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199458v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">un modèle sémantique spatio-temporel pour capturer la dynamique des environnements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic HMC: Ontology-Described Hierarchy Maintenance in Big Data Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2015 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rhodes, Greece. pp 492-501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26138-6_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941773v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROFILE REFINEMENT IN ONTOLOGY-BASED RECOMMANDER SYSTEMS FOR ECONOMICAL E-NEWS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Semantic HMC: A Predictive Model Using Multi-label Classification for Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trustcom/BigDataSE/ISPA, 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Helsinki, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Trustcom.2015.578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086191v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC - Fouille de données complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Science and Information Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086195v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ONTOLOGY-BASED RECOMMENDER SYSTEM USING HIERARCHICAL MULTICLASSIFICATION FOR ECONOMICAL E-NEWS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">un modèle sémantique spatio-temporel pour capturer la dynamique des environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.39 à 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086189v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using DL-Reasoner for Hierarchical Multilabel Classification applied to Economical e-News</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">PROFILE REFINEMENT IN ONTOLOGY-BASED RECOMMANDER SYSTEMS FOR ECONOMICAL E-NEWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAI, Science and Information Conference, 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucharrest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086188v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a Semantic Catalogue of Geospatial Data.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Tenth International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">EGC - Fouille de données complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086894v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiGeoMes: Distributed Geodatabases in an archaeological joint research project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AN ONTOLOGY-BASED RECOMMENDER SYSTEM USING HIERARCHICAL MULTICLASSIFICATION FOR ECONOMICAL E-NEWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tobias Kohr</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Parth, Australia</w:t>
+              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878235v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SDI for archaeological data with a RESTful interface to semantically modeled information</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using DL-Reasoner for Hierarchical Multilabel Classification applied to Economical e-News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoinformatiks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAI, Science and Information Conference, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, london, United Kingdom. pp.313 - 320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2014.6918205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878217v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal semantics from a perdurantism perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Implementing a Semantic Catalogue of Geospatial Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Harbelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the Fifth International Conference on Advanced Geographic Information Systems, Applications, and Services GEOProcessing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">the Tenth International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772866v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Changes for SHOIN(D) Ontologies: An Exhaustive Structural Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Semantic analysis of moving objects, using as a case study maritime voyages from eighteenth and nineteenth centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2013, Seventh IEEE International Conference on Semantic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Irvine, United States. pp.Perrine Pittet</w:t>
+              <w:t xml:space="preserve">the Sixth International Conference on Advanced Geographic Information Systems, Applications, and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869750v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Web Approach for Geodata Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Harbelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Semantic and Conceptual Issues in GIS (SeCoGIS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Hong Kong, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Manage the Precision Difference between Items and Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITIS, International Conference on Signal-Image Technology &amp; Internet-Based Systems, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, kyoto, Japan. pp.337 - 344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SITIS.2013.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics for Spatio-temporal &amp;quot;Smart Queries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Changes for SHOIN(D) Ontologies: An Exhaustive Structural Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Auchen, Germany</w:t>
+              <w:t xml:space="preserve">ICSC 2013, Seventh IEEE International Conference on Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Irvine, United States. pp.Perrine Pittet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860794v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum: A spatiotemporal data model to represent and qualify filiation relationships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ACM SIGSPATIAL International Workshop on GeoStreaming (IWGS) 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp 442-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869861v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Continuum: A spatiotemporal data model to represent and qualify filiation relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th ACM SIGSPATIAL International Workshop on GeoStreaming (IWGS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869761v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Manage the Difference of Precision between Profiles and Items for Recommender System. The methode is applied Upon a News Recommender System using VSM Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semantics for Spatio-temporal &amp;quot;Smart Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webist 2013, the 9th International Conference on Web Information Systems and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Auchen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856747v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Model to Query Spatial-Temporal Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Method to Manage the Difference of Precision between Profiles and Items for Recommender System. The methode is applied Upon a News Recommender System using VSM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Workshop on Information Fusion and Geographic Information Systems: Environmental and Urban Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Webist 2013, the 9th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, aachen, Germany. pp.465-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004373404650470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779463v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Value Evaluation of Semantics Aided Secondary Language Acquisition as Model Driven Knowledge Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Semantic Model to Query Spatial-Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wencai Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE/ACIS International Conference on Computer and Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 6th International Workshop on Information Fusion and Geographic Information Systems: Environmental and Urban Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, St. Petersburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878526v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOURISM-KM, A variant of MMKP applied to the tourism domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Value Evaluation of Semantics Aided Secondary Language Acquisition as Model Driven Knowledge Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yucong Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
+                <w:t xml:space="preserve">Abdelrahman Elfaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mendes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+                <w:t xml:space="preserve">Yang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wencai Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORES 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE/ACIS International Conference on Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Niigata, Japan. pp 259-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00804-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783660v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCONSISTENCY IDENTIFICATION IN DYNAMIC ONTOLOGIES BASED ON MODEL CHECKING</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">HiGeoMes: Distributed Geodatabases in an archaeological joint research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Christian Bruhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Kohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.418-421</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Parth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704586v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An SDI for archaeological data with a RESTful interface to semantically modeled information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Kohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Christian Bruhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.ISBN 978-989-8565-08-2</w:t>
+              <w:t xml:space="preserve">Geoinformatiks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Heildeberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778528v1</w:t>
+                <w:t xml:space="preserve">hal-00878217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The spatio-temporal semantics from a perdurantism perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t>
+              <w:t xml:space="preserve">In Proceedings of the Fifth International Conference on Advanced Geographic Information Systems, Applications, and Services GEOProcessing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742907v2</w:t>
+                <w:t xml:space="preserve">hal-00772866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">INCONSISTENCY IDENTIFICATION IN DYNAMIC ONTOLOGIES BASED ON MODEL CHECKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Gueffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rampacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.418-421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778529v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 9-IM Topological Operators to Qualitative Spatial Relations using 3D Selective Nef Complexes and Logic Rules for bodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TOURISM-KM, A variant of MMKP applied to the tourism domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.208-213, ISBN 978-989-8565-30-3</w:t>
+              <w:t xml:space="preserve">ICORES 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Portugal. pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778715v1</w:t>
+                <w:t xml:space="preserve">hal-00783660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Quantitative Spatial Operator to Qualitative Spatial Relation Using Constructive Solid Geometry, Logic Rules and Optimized 9-IM Model, A Semantic Based Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Science and Automation Engineering (CSAE),</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778527v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ONTOLOGY-BASED APPROACH TO PROVIDE PERSONNALIZED RECOMMENDATIONS USING A STOCHASTIC ALGORITHM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST Special Session on Semantic Web Applications and Tools (SWAT 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain. pp.258 - 267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612564v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Spatial processing and knowledge Processing through the Semantic Web Stack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geospatial Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp. 200-216</w:t>
+              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.ISBN 978-989-8565-08-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625080v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-based Tool for the Translation of XML Data to OWL-DL Ontologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">From 9-IM Topological Operators to Qualitative Spatial Relations using 3D Selective Nef Complexes and Logic Rules for bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on knowledge engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.208-213, ISBN 978-989-8565-30-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612490v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVE3D: SEMANTIC AND MULTIMEDIA MERGING FOR FACILITY MANAGEMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">From Quantitative Spatial Operator to Qualitative Spatial Relation Using Constructive Solid Geometry, Logic Rules and Optimized 9-IM Model, A Semantic Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on Web Information Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Science and Automation Engineering (CSAE),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Zhangjiajie, China. pp.453 - 458, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSAE.2012.6272992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612520v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing semantics knowledge for 3D architectural reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Integration of Spatial processing and knowledge Processing through the Semantic Web Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duan Yucong</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Geospatial Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp. 200-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612509v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for a Dynamic Ontology - Integrating Tools of Evolution and Versioning in Ontology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">ACTIVE3D: SEMANTIC AND MULTIMEDIA MERGING FOR FACILITY MANAGEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KMIS 2011 - International Conference on Knowledge Management and Information Sharing is part of 3rd International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencioa, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722926v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Automatic Generation of a Semantic VRML Model from Unorganized 3D Point Clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Graph-based Tool for the Translation of XML Data to OWL-DL Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Advances in Semantic Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.35-41, 978-1-61208-175-5</w:t>
+              <w:t xml:space="preserve">International conference on knowledge engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778531v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 3D Point Clouds To Semantic Objects An Ontology-Based Detection Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Managing semantics knowledge for 3D architectural reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.255-260</w:t>
+              <w:t xml:space="preserve">11th ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, London, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778530v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of knowledge to support automatic object reconstruction from images and 3D data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines for a Dynamic Ontology - Integrating Tools of Evolution and Versioning in Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems, Signals and Devices (SSD), 2011 8th International Multi-Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KMIS 2011 - International Conference on Knowledge Management and Information Sharing is part of 3rd International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778709v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Dynamic Ontology - Integrating Tools of Evolution and Versionning in Ontology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Toward the Automatic Generation of a Semantic VRML Model from Unorganized 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMAPRO 2010, The Fourth International Conference on Advances in Semantic Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.978-1-61208-104-5</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Advances in Semantic Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.35-41, 978-1-61208-175-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612493v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-based Technique for the Automation the 3D Reconstruction Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">From 3D Point Clouds To Semantic Objects An Ontology-Based Detection Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMAPRO 2010 : The Fourth International Conference on Advances in Semantic Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.Pages: 191 to 198, ISBN: 978-1-61208-104-5</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.255-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623889v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic-based Recommender System Using A Simulated Annealing Algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of knowledge to support automatic object reconstruction from images and 3D data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Marbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMAPRO 2010, The Fourth International Conference on Advances in Semantic Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems, Signals and Devices (SSD), 2011 8th International Multi-Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chemnitz, Germany. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2011.5993558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612545v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchaeoKM: Realizing Knowledge of the Archaeologists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AN ONTOLOGY-BASED APPROACH TO PROVIDE PERSONNALIZED RECOMMENDATIONS USING A STOCHASTIC ALGORITHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Von Handaufmaß bis High Tech III, BTU Cottbus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Cottbus, Germany</w:t>
+              <w:t xml:space="preserve">WEBIST Special Session on Semantic Web Applications and Tools (SWAT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639608v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Semantic Web on Customer Relationship Management in E-Tourism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ArchaeoKM: Realizing Knowledge of the Archaeologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computing, Communication, and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Singapour, Singapore. pp.1-5</w:t>
+              <w:t xml:space="preserve">Von Handaufmaß bis High Tech III, BTU Cottbus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Cottbus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612519v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Geospatial Analyses for Semantic Reasoning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Semantic-based Recommender System Using A Simulated Annealing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEMAPRO 2010, The Fourth International Conference on Advances in Semantic Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.ISBN: 978-1-61208-104-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639534v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchaeoKM: Managing Archaeological data through Archaeological Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Use of Geospatial Analyses for Semantic Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cardiff, United Kingdom. pp.576-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15387-7_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639597v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Spatial Technologies and Semantic Web Technologies for Industrial Archaeology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contribution of Semantic Web on Customer Relationship Management in E-Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.75-80, ISBN: 978-989-674-025</w:t>
+              <w:t xml:space="preserve">International Symposium on Computing, Communication, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Singapour, Singapore. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639565v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics knowledge management for the 3D architectural reconstruction of building objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ArchaeoKM: Managing Archaeological data through Archaeological Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duan Yucong</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Netherlands. pp.15</w:t>
+              <w:t xml:space="preserve">Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.Francisco Contreras &amp; Fc0. Javier Melero (Editors)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612497v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAPH-BASED RULES FOR XML DATA CONVERSION TO OWL ONTOLOGY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Integration of Spatial Technologies and Semantic Web Technologies for Industrial Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.4</w:t>
+              <w:t xml:space="preserve">WEBIST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.75-80, ISBN: 978-989-674-025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612511v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphe-Based Rules For XML Data Conversion to OWL Ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semantics knowledge management for the 3D architectural reconstruction of building objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEBIST 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.175-178, isbn: 978-989-674-025-2</w:t>
+              <w:t xml:space="preserve">10th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Netherlands. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639558v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Reconstruction of 3D Building Objects through Semantic Knowledge Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GRAPH-BASED RULES FOR XML DATA CONVERSION TO OWL ONTOLOGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNDP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Londre, United Kingdom. pp.261-266, ISBN: 978-0-7695-4088-7</w:t>
+              <w:t xml:space="preserve">6th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639579v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graphe-Based Rules For XML Data Conversion to OWL Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEBIST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.175-178, isbn: 978-989-674-025-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architectural Reconstruction of 3D Building Objects through Semantic Knowledge Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duan Yucong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SNDP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Londre, United Kingdom. pp.261-266, ISBN: 978-0-7695-4088-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Dynamic Ontology - Integrating Tools of Evolution and Versionning in Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMAPRO 2010, The Fourth International Conference on Advances in Semantic Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.978-1-61208-104-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantic-based Technique for the Automation the 3D Reconstruction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEMAPRO 2010 : The Fourth International Conference on Advances in Semantic Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.Pages: 191 to 198, ISBN: 978-1-61208-104-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Newport Beach, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSE.2002.1181597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14804,1196 +15292,1196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Land Cover Change Analysis using Vector Change and Land Cover Taxonomies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extraction de la Valeur des données du Big Data par classification multi-label hiérarchique sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve"> Extraction et Gestion de la Connaissance - Atelier Fouille de Données Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274266v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de la Valeur des données du Big Data par classification multi-label hiérarchique sémantique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multidimensional Land Cover Change Analysis using Vector Change and Land Cover Taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Extraction et Gestion de la Connaissance - Atelier Fouille de Données Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274335v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic HMC for Big Data Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Washington, United States. </w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. , RNTI-E-26, pp.549 - 552, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089741v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Semantic HMC for Big Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurlie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. , RNTI-E-26, pp.549 - 552, 2014</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Washington, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086193v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Text to Knowledge and Knowledge to Text.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approche sémantique pour la recommandation de documents textuels dans un contexte Big Data appliquée à la veille économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274521v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche sémantique pour la recommandation de documents textuels dans un contexte Big Data appliquée à la veille économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From Text to Knowledge and Knowledge to Text.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274420v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGEOMES : bilan et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Usage de la sémantique : des services de catalogue à l’analyse des phénomènes dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274528v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de recommandation sémantique de news économiques pour la veille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approche ontologique pour l'analyse de données spatiales, Journée Scientifique Pluridisciplinaire, Traitements Statistiques des Données Spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274527v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage de la sémantique : des services de catalogue à l’analyse des phénomènes dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Système de recommandation sémantique de news économiques pour la veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274526v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche ontologique pour l'analyse de données spatiales, Journée Scientifique Pluridisciplinaire, Traitements Statistiques des Données Spatiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">HIGEOMES : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274525v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024, Revue des Nouvelles Technologies de l'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RNTI E.40, 2024, ISBN 979-10-96289-20-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DPSIR-Driven Agent-Based Model for Residential Choices and Mobility in an Urban Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flann Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16 (18), pp.8181, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su16188181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Science and Big Data Analytics in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Chinnici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 1, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780367814397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16003,326 +16491,476 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling of commuting patterns in Geneva, Switzerland, towards portraying urban expansion and land cover changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flann Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la sémantique dans la gestion des scènes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le modèle DPSIR : analyse et application dans le contexte environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Bourgogne Europe. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de l'IA agentique et des LLMs pour la génération d'ontologies environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Bourgogne Europe. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse Comparative des Thésaurus en Sciences Environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jabbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bourgogne Europe. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId299"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16390,51 +17028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB901D4B"/>
+    <w:nsid w:val="2986F915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16621,51 +17259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-9479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083343563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Bougzime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jabbar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017089v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00623-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ghanem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Munawar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2024.2417263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flann Chambers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2024.2410040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Dimassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Yun Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harbelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacherouf Mokhtaria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514565972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kohr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Christian Bruhn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Theroine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laifa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261533v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930176v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06075-4_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862242v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813888v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hameau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/bkv6-a318" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326829v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unold" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442678v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438571v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romeo Vizcarra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207393v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274199v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005591001790186" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_53" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086889v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086894v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878235v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772866v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861230v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086196v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2013.62" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860794v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856747v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004373404650470" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Duan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Elfaki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencai Du" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00804-2_20" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274266v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274521v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Poncet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274420v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274528v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274527v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274526v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188181" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344610v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167605v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340447v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-9479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083343563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Bougzime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113737" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jabbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00623-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ghanem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Munawar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2024.2417263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flann Chambers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2024.2410040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Dimassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Belkebir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Yun Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harbelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacherouf Mokhtaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514565972" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kohr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Christian Bruhn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Theroine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laifa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06075-4_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Hacbekri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862284v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hameau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/bkv6-a318" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689809v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207393v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romeo Vizcarra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005591001790186" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273809v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086894v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086196v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2013.62" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004373404650470" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Duan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Elfaki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencai Du" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00804-2_20" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274266v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Poncet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274526v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862254v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188181" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344610v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167605v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340472v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>