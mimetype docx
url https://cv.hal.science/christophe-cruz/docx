--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -3479,252 +3479,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics - Supportive Element for the Cooperative Evaluation of Geographical and Historical Information</w:t>
+                <w:t xml:space="preserve">Identifying Objective True/False from Subjective Yes/No Semantic based on OWA and CWA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tobias Kohr</w:t>
+                <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">zfv - Journal of Geodesy, Geoinformation and Land Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol 8 (No 7 (2013)), pp.1847-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4304/jcp.8.7.1847-1852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878481v1</w:t>
+                <w:t xml:space="preserve">hal-00927476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Objective True/False from Subjective Yes/No Semantic based on OWA and CWA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantics - Supportive Element for the Cooperative Evaluation of Geographical and Historical Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duan Yucong</w:t>
+                <w:t xml:space="preserve">Tobias Kohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Christian Bruhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">zfv - Journal of Geodesy, Geoinformation and Land Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138, pp 362-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927476v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection and Classi cation of Objects in Point Clouds using multi-stage Semantics</w:t>
               </w:r>
@@ -3838,248 +3838,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Unstructured 3D Point Clouds to Structured Knowledge - A Semantics Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialization of the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantics - Advances in Theories and Mathematical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.Muhammad Tanvir Afzal, ISBN 978-953-51-0535-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/37633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778533v1</w:t>
+                <w:t xml:space="preserve">hal-00778534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialization of the Semantic Web</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Unstructured 3D Point Clouds to Structured Knowledge - A Semantics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantics - Advances in Theories and Mathematical Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.Muhammad Tanvir Afzal, ISBN 978-953-51-0535-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/37633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778534v1</w:t>
+                <w:t xml:space="preserve">hal-00778533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Base Approach for 3D Objects Detection in Point Clouds Using 3D Processing and Specialists Knowledge</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeoKM: Managing Data through Knowledge in Industrial Archaeological Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,51 +4372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing Semantic of Natural Language through Conceptualization from Existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4454,51 +4454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Ontology for Knowledge Management in Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,51 +4644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Rules through Spatial Rule built-ins in SWRL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propose Semantic Formalization for 3D Reconstruction of Architectural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6265,204 +6265,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Tuning vs. Prompting: Evaluating the Knowledge Graph Construction with LLMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussam Ghanem</w:t>
+                <w:t xml:space="preserve">Assessing Comparability with Tertium Comparationis: A linguistical and semantical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Theroine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Knowledge Graph Generation from Text (Text2KG) Co-located with the Extended Semantic Web Conference (ESWC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.7</w:t>
+              <w:t xml:space="preserve">TOTh 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862235v1</w:t>
+                <w:t xml:space="preserve">hal-04862242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Comparability with Tertium Comparationis: A linguistical and semantical Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Theroine</w:t>
+                <w:t xml:space="preserve">Fine-Tuning vs. Prompting: Evaluating the Knowledge Graph Construction with LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Knowledge Graph Generation from Text (Text2KG) Co-located with the Extended Semantic Web Conference (ESWC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862242v1</w:t>
+                <w:t xml:space="preserve">hal-04862235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Migration in Rhineland-Palatinate -The evolution of the migration network</w:t>
               </w:r>
@@ -7116,256 +7116,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the human behaviors in dynamic urban areas of interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+                <w:t xml:space="preserve">Comment FAIR.E métropole dans une ville Smart-PUDD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Workshop Satellite of the Conference on Complex Systems 2020 December 09 - 10, 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2020, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/bkv6-a318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110002v1</w:t>
+                <w:t xml:space="preserve">hal-05156234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment FAIR.E métropole dans une ville Smart-PUDD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thévenin</w:t>
+                <w:t xml:space="preserve">Understanding the human behaviors in dynamic urban areas of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A Workshop Satellite of the Conference on Complex Systems 2020 December 09 - 10, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/bkv6-a318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05156234v1</w:t>
+                <w:t xml:space="preserve">hal-03110002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent based model for the transmission and control of the COVID-19 in Dijon</w:t>
               </w:r>
@@ -8136,360 +8136,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Design of Respond Action in Disaster Management Using Knowledge Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Boochs</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Xanthi, Greece</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684617v1</w:t>
+                <w:t xml:space="preserve">hal-01678238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+                <w:t xml:space="preserve">Towards the Design of Respond Action in Disaster Management Using Knowledge Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Xanthi, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809206v1</w:t>
+                <w:t xml:space="preserve">hal-01684617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
+                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678238v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Integration of Spatial Data into the Semantic Web</w:t>
               </w:r>
@@ -8594,269 +8594,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data Applications for Disaster Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+                <w:t xml:space="preserve">Ontology-based approach for unsupervised and adaptive focused crawling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Informatics in Economy (IE 2017): Education, Research and Business Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOD International Conference on Management of Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3066911.3066912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858265v1</w:t>
+                <w:t xml:space="preserve">hal-01564206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based approach for unsupervised and adaptive focused crawling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Thomas</w:t>
+                <w:t xml:space="preserve">Big Data Applications for Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOD International Conference on Management of Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Informatics in Economy (IE 2017): Education, Research and Business Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3066911.3066912⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01564206v1</w:t>
+                <w:t xml:space="preserve">hal-01858265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive and Evolutive Cross-Referencing for Web Textual Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9192,51 +9192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unsupervised classification process for large datasets using web reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9562,464 +9562,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joe Raad</w:t>
+                <w:t xml:space="preserve">Semantic HMC for Business Intelligence using Cross-Referencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199440v1</w:t>
+                <w:t xml:space="preserve">hal-01198942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Ontology Evaluation Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joe Raad</w:t>
+                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Knowledge Engineering and Ontology Development, part of the 7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274199v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Peixoto</w:t>
+                <w:t xml:space="preserve">A Survey on Ontology Evaluation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Knowledge Engineering and Ontology Development, part of the 7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005591001790186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199512v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic HMC for Business Intelligence using Cross-Referencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Thomas</w:t>
+                <w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Information Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.609 - 618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198942v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic HMC: Ontology-Described Hierarchy Maintenance in Big Data Context</w:t>
               </w:r>
@@ -10442,51 +10442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROFILE REFINEMENT IN ONTOLOGY-BASED RECOMMANDER SYSTEMS FOR ECONOMICAL E-NEWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10639,265 +10639,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ONTOLOGY-BASED RECOMMENDER SYSTEM USING HIERARCHICAL MULTICLASSIFICATION FOR ECONOMICAL E-NEWS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Werner</w:t>
+                <w:t xml:space="preserve">Using DL-Reasoner for Hierarchical Multilabel Classification applied to Economical e-News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Silva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAI, Science and Information Conference, 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, london, United Kingdom. pp.313 - 320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2014.6918205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086189v1</w:t>
+                <w:t xml:space="preserve">hal-01086188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using DL-Reasoner for Hierarchical Multilabel Classification applied to Economical e-News</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Thomas</w:t>
+                <w:t xml:space="preserve">AN ONTOLOGY-BASED RECOMMENDER SYSTEM USING HIERARCHICAL MULTICLASSIFICATION FOR ECONOMICAL E-NEWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bertaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuno Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAI, Science and Information Conference, 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAI.2014.6918205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01086188v1</w:t>
+                <w:t xml:space="preserve">hal-01086189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a Semantic Catalogue of Geospatial Data.</w:t>
               </w:r>
@@ -11348,147 +11348,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Pittet</w:t>
+                <w:t xml:space="preserve">Semantics for Spatio-temporal &amp;quot;Smart Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Auchen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869761v1</w:t>
+                <w:t xml:space="preserve">hal-00860794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum: A spatiotemporal data model to represent and qualify filiation relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Harbelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11517,152 +11508,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ACM SIGSPATIAL International Workshop on GeoStreaming (IWGS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics for Spatio-temporal &amp;quot;Smart Queries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helbert Arenas</w:t>
+                <w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp 442-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860794v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Manage the Difference of Precision between Profiles and Items for Recommender System. The methode is applied Upon a News Recommender System using VSM Approach</w:t>
               </w:r>
@@ -11958,204 +11958,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiGeoMes: Distributed Geodatabases in an archaeological joint research project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kai-Christian Bruhn</w:t>
+                <w:t xml:space="preserve">The spatio-temporal semantics from a perdurantism perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tobias Kohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Parth, Australia</w:t>
+              <w:t xml:space="preserve">In Proceedings of the Fifth International Conference on Advanced Geographic Information Systems, Applications, and Services GEOProcessing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878235v1</w:t>
+                <w:t xml:space="preserve">hal-00772866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SDI for archaeological data with a RESTful interface to semantically modeled information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Kohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Christian Bruhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12200,122 +12174,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal semantics from a perdurantism perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helbert Arenas</w:t>
+                <w:t xml:space="preserve">HiGeoMes: Distributed Geodatabases in an archaeological joint research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Christian Bruhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Kohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the Fifth International Conference on Advanced Geographic Information Systems, Applications, and Services GEOProcessing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Parth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772866v1</w:t>
+                <w:t xml:space="preserve">hal-00878235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCONSISTENCY IDENTIFICATION IN DYNAMIC ONTOLOGIES BASED ON MODEL CHECKING</w:t>
               </w:r>
@@ -12524,151 +12524,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mendes</w:t>
+                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t>
+              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.ISBN 978-989-8565-08-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742907v2</w:t>
+                <w:t xml:space="preserve">hal-00778528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12700,171 +12687,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Boochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain. pp.258 - 267, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Werner</w:t>
+                <w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.ISBN 978-989-8565-08-2</w:t>
+              <w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778528v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 9-IM Topological Operators to Qualitative Spatial Relations using 3D Selective Nef Complexes and Logic Rules for bodies</w:t>
               </w:r>
@@ -13075,51 +13075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Spatial processing and knowledge Processing through the Semantic Web Stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13177,191 +13177,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTIVE3D: SEMANTIC AND MULTIMEDIA MERGING FOR FACILITY MANAGEMENT</w:t>
+                <w:t xml:space="preserve">A Graph-based Tool for the Translation of XML Data to OWL-DL Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencioa, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">International conference on knowledge engineering and Ontology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612520v1</w:t>
+                <w:t xml:space="preserve">hal-00612490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-based Tool for the Translation of XML Data to OWL-DL Ontologies</w:t>
+                <w:t xml:space="preserve">ACTIVE3D: SEMANTIC AND MULTIMEDIA MERGING FOR FACILITY MANAGEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on knowledge engineering and Ontology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">6th International conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencioa, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612490v1</w:t>
+                <w:t xml:space="preserve">hal-00612520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing semantics knowledge for 3D architectural reconstruction</w:t>
               </w:r>
@@ -13373,51 +13373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, London, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13805,51 +13805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Signals and Devices (SSD), 2011 8th International Multi-Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Chemnitz, Germany. pp.1-13, </w:t>
@@ -13982,51 +13982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeoKM: Realizing Knowledge of the Archaeologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14179,377 +14179,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Geospatial Analyses for Semantic Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
+                <w:t xml:space="preserve">Contribution of Semantic Web on Customer Relationship Management in E-Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Picot-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Computing, Communication, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Singapour, Singapore. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639534v1</w:t>
+                <w:t xml:space="preserve">hal-00612519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Semantic Web on Customer Relationship Management in E-Tourism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Picot-Clemente</w:t>
+                <w:t xml:space="preserve">Use of Geospatial Analyses for Semantic Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computing, Communication, and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Cardiff, United Kingdom. pp.576-586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15387-7_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612519v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchaeoKM: Managing Archaeological data through Archaeological Knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantics knowledge management for the 3D architectural reconstruction of building objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck S. Marzani</w:t>
+                <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.Francisco Contreras &amp; Fc0. Javier Melero (Editors)</w:t>
+              <w:t xml:space="preserve">10th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Netherlands. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639597v1</w:t>
+                <w:t xml:space="preserve">hal-00612497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Spatial Technologies and Semantic Web Technologies for Industrial Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14607,122 +14594,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics knowledge management for the 3D architectural reconstruction of building objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+                <w:t xml:space="preserve">ArchaeoKM: Managing Archaeological data through Archaeological Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Karmacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duan Yucong</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Boochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck S. Marzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Netherlands. pp.15</w:t>
+              <w:t xml:space="preserve">Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.Francisco Contreras &amp; Fc0. Javier Melero (Editors)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612497v1</w:t>
+                <w:t xml:space="preserve">hal-00639597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAPH-BASED RULES FOR XML DATA CONVERSION TO OWL ONTOLOGY</w:t>
               </w:r>
@@ -14872,51 +14872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural Reconstruction of 3D Building Objects through Semantic Knowledge Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duan Yucong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15300,217 +15300,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de la Valeur des données du Big Data par classification multi-label hiérarchique sémantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Werner</w:t>
+                <w:t xml:space="preserve">Multidimensional Land Cover Change Analysis using Vector Change and Land Cover Taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helbert Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Extraction et Gestion de la Connaissance - Atelier Fouille de Données Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274335v1</w:t>
+                <w:t xml:space="preserve">hal-01274266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Land Cover Change Analysis using Vector Change and Land Cover Taxonomies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Harbelot</w:t>
+                <w:t xml:space="preserve">Extraction de la Valeur des données du Big Data par classification multi-label hiérarchique sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve"> Extraction et Gestion de la Connaissance - Atelier Fouille de Données Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274266v1</w:t>
+                <w:t xml:space="preserve">hal-01274335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t>
               </w:r>
@@ -15999,151 +15999,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de recommandation sémantique de news économiques pour la veille</w:t>
+                <w:t xml:space="preserve">HIGEOMES : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274527v1</w:t>
+                <w:t xml:space="preserve">hal-01274528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGEOMES : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Système de recommandation sémantique de news économiques pour la veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274528v1</w:t>
+                <w:t xml:space="preserve">hal-01274527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17028,51 +17028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2986F915"/>
+    <w:nsid w:val="41D29120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17259,51 +17259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-9479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083343563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Bougzime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113737" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jabbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00623-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ghanem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Munawar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2024.2417263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flann Chambers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2024.2410040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Dimassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Belkebir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Yun Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harbelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacherouf Mokhtaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514565972" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kohr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Christian Bruhn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Theroine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laifa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06075-4_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Hacbekri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862284v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hameau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/bkv6-a318" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689809v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207393v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romeo Vizcarra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005591001790186" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273809v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086894v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086196v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2013.62" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004373404650470" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Duan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Elfaki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencai Du" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00804-2_20" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772866v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274266v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Poncet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274526v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274527v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862254v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188181" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344610v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167605v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340472v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-9479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083343563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Bougzime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113737" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jabbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00623-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ghanem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Munawar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2024.2417263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flann Chambers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2024.2410040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Dimassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Belkebir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Yun Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harbelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacherouf Mokhtaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514565972" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kohr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Christian Bruhn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Theroine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laifa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06075-4_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Hacbekri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862242v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862284v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hameau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/bkv6-a318" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689809v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207393v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romeo Vizcarra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005591001790186" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273809v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086894v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086196v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2013.62" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004373404650470" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Duan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Elfaki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencai Du" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00804-2_20" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Poncet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274526v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274527v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862254v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188181" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344610v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167605v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340472v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>