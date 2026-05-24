--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,16973 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16921 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cruz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5611-9479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083343563</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_0cF3rMAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Interdisciplinaire Carnot de Bourgogne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire ICB, UMR CNRS 6303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment ESIREM,9, rue Alain Savary21078, Dijon CEDEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)3.80.39.38.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Informatique, IUT Dijon/Auxerre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulevard Docteur Petitjean, BP 17867, 21078 DIJON CEDEX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau : n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél.: +33 (0)3.80.39.64.54</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuro-symbolic artificial intelligence in accelerated design for 4D printing: Status, challenges, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Bougzime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jerry Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.113737. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2025.113737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Potential of Generative AI through Neuro-Symbolic Architectures -Benefits and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Bougzime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.113737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependencies in Spatial Planning and Well-being in Rural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Equitable Land Management. Legal Framework, Planning Tools, European Academy of Land Use and Development (EALD), Sammelband, vdf Hochschulverlag AG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/4172-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business text classification with imbalanced data and moderately large label spaces for digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-024-00623-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on RAG with LLMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246 (20), pp.3781-3790. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political-RAG: using generative AI to extract political information from media content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 16. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19331681.2024.2417263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Generation of a Public Transportation Network by an Agent-Based Model: Mutual Enrichment with Knowledge Graphs for Sustainable Urban Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8907. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business insights using RAG–LLMs: a review and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12460125.2024.2410040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A knowledge recommendation approach in design for multi-material 4D printing based on semantic similarity vector space model and case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung-Yun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145, pp.103824. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based framework to formalize and represent 4D printing knowledge in design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jerry Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyoung-Yun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.103374. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique et programmation générative pour une simulation multi-agents dans le contexte de gestion de catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1-2), pp.37-65. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2020.00102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation and automatic integration of geospatial data into the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ponciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.365-391. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-019-00701-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic trajectory insights for worker safety in dynamic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.102854. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing intrusions in dynamic building environments for worker safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.428-446. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2019.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dataset of building occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 27, pp.104598. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and logic modeling of disaster simulation for multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Occupant Behaviors in Dynamic Environments using OBiDE framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.106412. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic enrichment of spatio-temporal trajectories for worker safety on construction sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (5-6), pp.749-764. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00779-018-01199-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Enrichment of Spatio-temporal Trajectories for Worker Safety on Construction Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.271-278. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of trajectories for safer construction sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.80-100. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SASBE-10-2017-0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Embeddings for Wine Recommender Systems Using Vocabularies of Experts and Consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Web Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Proceedings of the International Workshop on Web Data Processing &amp; Reasoning (WDPAR 2018) in conjunction with the 41st German Conference on Artificial Intelligence, 5 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01872273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration, quality assurance and usage of geospatial data with semantic tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gis.Science - Die Zeitschrift für Geoinformatik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Improve the Disaster Response Through a Knowledge-Based Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.96-109. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJISCRAM.2017070106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Multi-Label Classification Using Web Reasoning for Large Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal Of Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19210/1006.3.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC3: A spatio-temporal and semantic model for knowledge discovery from geospatial datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming XML documents to OWL ontologies: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacherouf Mokhtaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Nait Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (2), pp.Pages 242-259 </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165551514565972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Vague Spatial Information from Upper Mesopotamia (2000BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Spatial Statistics conference 2015, 27, pp.Pages 58-65. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology change management approach for facility management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on The Role of Ontologies in Future Web-based Industrial Enterprises, 65 (9), pp.1301-1315. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2014.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision difference management using a common sub-vector to extend the extended VSM method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 18, pp.1179 - 1188. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.05.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Objective True/False from Subjective Yes/No Semantic based on OWA and CWA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duan Yucong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol 8 (No 7 (2013)), pp.1847-1852. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.8.7.1847-1852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics - Supportive Element for the Cooperative Evaluation of Geographical and Historical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Kohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Christian Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">zfv - Journal of Geodesy, Geoinformation and Land Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138, pp 362-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Classi cation of Objects in Point Clouds using multi-stage Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Habed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetrie-Fernerkundung-Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (3), pp. 221-237(17). </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/1432-8364/2013/01721432-8364/13/0172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics - Advances in Theories and Mathematical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Muhammad Tanvir Afzal, ISBN 978-953-51-0535-0. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Unstructured 3D Point Clouds to Structured Knowledge - A Semantics Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics - Advances in Theories and Mathematical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Muhammad Tanvir Afzal, ISBN 978-953-51-0535-0. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/37633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Base Approach for 3D Objects Detection in Point Clouds Using 3D Processing and Specialists Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1 et 2), pp.1-14, ISSN: 1942-2679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Building Information Model and Multimedia for Facility Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies Lecture Notes in Business Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp. 14-29, http://www.springerlink.com/content/qnt8636922700565/. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoKM: Managing Data through Knowledge in Industrial Archaeological Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Heritage - Ecology &amp; Economy XIV. International TICCIH Congress 2009 in Freiberg, Germany ; 2009 Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.344-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Semantic of Natural Language through Conceptualization from Existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duan Yucong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation, Management and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), p. 37-42, ISSN: 2010-0248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Ontology for Knowledge Management in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Heritage - Ecology &amp; Economy XIV. International TICCIH Congress 2009 in Freiberg, Germany ; 2009 Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.338-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TourismKM: a new Web Semantic based approach for E-Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Trade, Economics, and Finance (IJTEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.108-113 ISSN: 2010-023X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Rules through Spatial Rule built-ins in SWRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck S. Marzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Research in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propose Semantic Formalization for 3D Reconstruction of Architectural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duan Yucong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer &amp; Information Sciences / International Journal of Computer and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp. 1-10, ISSN 1525-9293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFC and Buildings Lifecycle Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vanlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation in Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.autcon.2008.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Comparability and Idiomaticity Using Tertium Comparationis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Theroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roche, Christophe; Papadopoulou, Maria; Giannadakis, Rafail; Vachon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2024 - Terminologies &amp; Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.331-337, 2025, Terminologica, 978-2-37741-107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of textual data augmentation on linguistic pattern extraction to improve the idiomaticity of extractive summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Golfarelli; Robert Wrembel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraire des patterns pour améliorer l'idiomaticité de résumés semi-automatiques en finances : le cas du lexique support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh2020 - Terminologie &amp; Ontologie : théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, pp.113-135, 2021, ToTh2020 - Terminologie &amp; Ontologie : théories et applications, 9782377410651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Views for Ontology Change Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Information Science and Technology, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference (an imprint of IGI Global), pp.5180-5187, 2015, Encyclopedia of Information Science and Technology, Third Edition, 978-1-4666-5888-2. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-5888-2.ch512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC3 A Spatial-temporal Data Model to Study Qualified Land Cover Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Land Cover Semantics, Principles, Best Practices and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer book series, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Semantic Web Technologies to Follow the Evolution of Entities in Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freimut Bodendorf, University of Erlangen-Nuernberg, Germany, pp.256 to 265, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business-RAG: Advancing Enterprise Information Extraction with Llama and DeepSeek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Munawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference Smart Business Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Dijon, France. pp.17-35, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06075-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning vs. Prompting : Évaluation de la Construction de Graphes de Connaissances avec les LLMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoA-Text2OWL: Enhancing Ontology Learning with Chain-of-Agents Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Osaka (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle Neuro-symbolique dans la Conception Accélérée pour l'Impression 4D : État, Défis et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Bougzime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICB@Défi TextMine'25 : Extraction de relations pour l'analyse des rapports de renseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daren Hacbekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine'25 (EGC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning LLMs Or Zero/Few-Shot Prompting for Knowledge Graph Construction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Comparability with Tertium Comparationis: A linguistical and semantical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Theroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-Tuning vs. Prompting: Evaluating the Knowledge Graph Construction with LLMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Knowledge Graph Generation from Text (Text2KG) Co-located with the Extended Semantic Web Conference (ESWC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Migration in Rhineland-Palatinate -The evolution of the migration network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude comparative des modèles de langage génératifs à partir de graphes de connaissances dans le contexte des agents conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Knowledge Graph Construction: Evaluating with Emphasis on Hallucination, Omission, and Graph Similarity Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussam Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Knowledge Graph and Semantic Web Conference (KGSWC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering Complex Business Signals' Classification using Enriched Taxonomy by Existing Data Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRENCH REGIONAL CONFERENCE ON COMPLEX SYSTEMS – FRCCS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Migration in rural Germany -A complex network perspective on interdependencies for elderly migration and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schaffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French regional Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dispersed Knowledge to Ontology: A Proposal for Formalizing and Integrating 4D Printing in Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Curitiba, Brazil. pp.80-95, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94399-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraire des patterns pour améliorer l'idiomaticité de résumés semiautomatiques en finances : le cas du lexique support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2020 - Terminologie et Ontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont-Blanc, Nov 2020, Chambéry (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the human behaviors in dynamic urban areas of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Workshop Satellite of the Conference on Complex Systems 2020 December 09 - 10, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment FAIR.E métropole dans une ville Smart-PUDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2020, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/bkv6-a318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent based model for the transmission and control of the COVID-19 in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2020 - Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques - The 11th Conference on Network Modeling and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement Behavior Analysis of Workers using Spatio-temporal Trajectories for Safety Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2019 Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sémantique et logique pour une simulation multi-agent dans le contexte de gestion de catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale francophone SAGEO (Spatial Analysis and Geomatics) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNAS-STriDE Framework for Human Behavior Modeling in Dynamic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Computational Science– ICCS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Faro, Portugal. pp.787-793, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22750-0_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Change Prediction for Quality Assurance Map Change Prediction for Quality Assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3929/ethz-b-000225617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception d'une action de réponse pour la gestion de catastrophe, utilisant la modélisation de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des terminologies sensorielles du discours expert et non expert pour une plateforme de recommandation hybride (SmartAd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01810890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Enrich Description Logics with Fuzziness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Unold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAI Computing Conference London 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Design of Respond Action in Disaster Management Using Knowledge Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Xanthi, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 9th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Integration of Spatial Data into the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponciano Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WebIST 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based approach for unsupervised and adaptive focused crawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOD International Conference on Management of Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3066911.3066912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Applications for Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ginhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Informatics in Economy (IE 2017): Education, Research and Business Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive and Evolutive Cross-Referencing for Web Textual Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sci &amp; Information Org; IEEE; Nat Res, Jul 2017, Londres, United Kingdom. pp.1114-1122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Trajectory Modeling for Dynamic Built Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Session on Environmental and Geo-spatial Data Analytics (EnGeoData 2017), The 4th IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Catalogue to Manage Data Sources in Disaster Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prudhomme,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Informatics in Economy (IE 2016), Education, Research &amp; Business Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Romania. pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Learning Process for the Evolution of Ontology-Described Classification Model in Big Data Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAI Computing Conference (SAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom. pp.532-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unsupervised classification process for large datasets using web reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Semantic Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, United States. pp.9:1--9:6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2928294.2928301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta-Conceptual Modeling Approach for Change Modeling in Applied Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Pittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Informatics in Economy (IE 2016), Education, Research &amp; Business Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cluj Napoca, Romania. pp.442-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC3: un modèle spatial et sémantique pour découvrir la connaissance dans les jeux de données géospatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion de la Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Domain Retrieval of Geospatial Data Sources Implementing a Semantic Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Romeo Vizcarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Informatics in Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic HMC for Business Intelligence using Cross-Referencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Sémantique du Big Data par Classification Hiérarchique Multi-Label</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Ontology Evaluation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Knowledge Engineering and Ontology Development, part of the 7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005591001790186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on how to Cross-Reference Web Information Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Information Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom. pp.609 - 618, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAI.2015.7237206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic HMC: Ontology-Described Hierarchy Maintenance in Big Data Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2015 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rhodes, Greece. pp 492-501, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26138-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic HMC: A Predictive Model Using Multi-label Classification for Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustcom/BigDataSE/ISPA, 2015 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Helsinki, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Trustcom.2015.578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-Based Recommender System using Hierarchical Multiclassification for Economical e-News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Information Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un modèle sémantique spatio-temporel pour capturer la dynamique des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.39 à 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROFILE REFINEMENT IN ONTOLOGY-BASED RECOMMANDER SYSTEMS FOR ECONOMICAL E-NEWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bucharrest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC - Fouille de données complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DL-Reasoner for Hierarchical Multilabel Classification applied to Economical e-News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAI, Science and Information Conference, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, london, United Kingdom. pp.313 - 320, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAI.2014.6918205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ONTOLOGY-BASED RECOMMENDER SYSTEM USING HIERARCHICAL MULTICLASSIFICATION FOR ECONOMICAL E-NEWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE, The 14th International Conference on Informatics in Economy,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a Semantic Catalogue of Geospatial Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Tenth International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic analysis of moving objects, using as a case study maritime voyages from eighteenth and nineteenth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Sixth International Conference on Advanced Geographic Information Systems, Applications, and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Web Approach for Geodata Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Semantic and Conceptual Issues in GIS (SeCoGIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Hong Kong, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Manage the Precision Difference between Items and Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITIS, International Conference on Signal-Image Technology &amp; Internet-Based Systems, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, kyoto, Japan. pp.337 - 344, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2013.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Changes for SHOIN(D) Ontologies: An Exhaustive Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2013, Seventh IEEE International Conference on Semantic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Irvine, United States. pp.Perrine Pittet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics for Spatio-temporal &amp;quot;Smart Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies (WEBIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Auchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum: A spatiotemporal data model to represent and qualify filiation relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ACM SIGSPATIAL International Workshop on GeoStreaming (IWGS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structural SHOIN(D) Ontology Model for Change Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Methods, Evaluation, Tools and Applications for the Creation and Consumption of Structured Data for the e-Society (META4eS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp 442-446, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Manage the Difference of Precision between Profiles and Items for Recommender System. The methode is applied Upon a News Recommender System using VSM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webist 2013, the 9th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, aachen, Germany. pp.465-470, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004373404650470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Model to Query Spatial-Temporal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Workshop on Information Fusion and Geographic Information Systems: Environmental and Urban Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, St. Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Value Evaluation of Semantics Aided Secondary Language Acquisition as Model Driven Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucong Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Elfaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencai Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/ACIS International Conference on Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Niigata, Japan. pp 259-265, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00804-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal semantics from a perdurantism perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the Fifth International Conference on Advanced Geographic Information Systems, Applications, and Services GEOProcessing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SDI for archaeological data with a RESTful interface to semantically modeled information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Kohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Christian Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoinformatiks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Heildeberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiGeoMes: Distributed Geodatabases in an archaeological joint research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai-Christian Bruhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Kohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Parth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCONSISTENCY IDENTIFICATION IN DYNAMIC ONTOLOGIES BASED ON MODEL CHECKING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Gueffaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rampacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.418-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOURISM-KM, A variant of MMKP applied to the tourism domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clémente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Portugal. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Recommender System of Economic Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.ISBN 978-989-8565-08-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Driven Method for Object Qualification in 3D Point Cloud Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain. pp.258 - 267, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECOMMENDER SYSTEM FOR COMBINATION OF LEARNING ELEMENTS IN MOBILE ENVIRONMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference Mobile Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 9-IM Topological Operators to Qualitative Spatial Relations using 3D Selective Nef Complexes and Logic Rules for bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelone, Spain. pp.208-213, ISBN 978-989-8565-30-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Quantitative Spatial Operator to Qualitative Spatial Relation Using Constructive Solid Geometry, Logic Rules and Optimized 9-IM Model, A Semantic Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Science and Automation Engineering (CSAE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Zhangjiajie, China. pp.453 - 458, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSAE.2012.6272992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Spatial processing and knowledge Processing through the Semantic Web Stack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck S. Marzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geospatial Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp. 200-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-based Tool for the Translation of XML Data to OWL-DL Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on knowledge engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVE3D: SEMANTIC AND MULTIMEDIA MERGING FOR FACILITY MANAGEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencioa, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing semantics knowledge for 3D architectural reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duan Yucong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, London, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for a Dynamic Ontology - Integrating Tools of Evolution and Versioning in Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KMIS 2011 - International Conference on Knowledge Management and Information Sharing is part of 3rd International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Automatic Generation of a Semantic VRML Model from Unorganized 3D Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Advances in Semantic Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.35-41, 978-1-61208-175-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3D Point Clouds To Semantic Objects An Ontology-Based Detection Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of knowledge to support automatic object reconstruction from images and 3D data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Marbs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Signals and Devices (SSD), 2011 8th International Multi-Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Chemnitz, Germany. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2011.5993558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN ONTOLOGY-BASED APPROACH TO PROVIDE PERSONNALIZED RECOMMENDATIONS USING A STOCHASTIC ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST Special Session on Semantic Web Applications and Tools (SWAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoKM: Realizing Knowledge of the Archaeologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck S. Marzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Von Handaufmaß bis High Tech III, BTU Cottbus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Cottbus, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic-based Recommender System Using A Simulated Annealing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMAPRO 2010, The Fourth International Conference on Advances in Semantic Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.ISBN: 978-1-61208-104-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Semantic Web on Customer Relationship Management in E-Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Picot-Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computing, Communication, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Singapour, Singapore. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Geospatial Analyses for Semantic Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck S. Marzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cardiff, United Kingdom. pp.576-586, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15387-7_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Spatial Technologies and Semantic Web Technologies for Industrial Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck S. Marzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.75-80, ISBN: 978-989-674-025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeoKM: Managing Archaeological data through Archaeological Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Karmacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck S. Marzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Granada, Spain. pp.Francisco Contreras &amp; Fc0. Javier Melero (Editors)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics knowledge management for the 3D architectural reconstruction of building objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duan Yucong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Netherlands. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPH-BASED RULES FOR XML DATA CONVERSION TO OWL ONTOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe-Based Rules For XML Data Conversion to OWL Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.175-178, isbn: 978-989-674-025-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Reconstruction of 3D Building Objects through Semantic Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duan Yucong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNDP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Londre, United Kingdom. pp.261-266, ISBN: 978-0-7695-4088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Dynamic Ontology - Integrating Tools of Evolution and Versionning in Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMAPRO 2010, The Fourth International Conference on Advances in Semantic Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.978-1-61208-104-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-based Technique for the Automation the 3D Reconstruction Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmi Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMAPRO 2010 : The Fourth International Conference on Advances in Semantic Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Florence, Italy. pp.Pages: 191 to 198, ISBN: 978-1-61208-104-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVe3D-WS: a Web-services based multimedia platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Multimedia Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Newport Beach, United States. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSE.2002.1181597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Land Cover Change Analysis using Vector Change and Land Cover Taxonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helbert Arenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de la Valeur des données du Big Data par classification multi-label hiérarchique sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Extraction et Gestion de la Connaissance - Atelier Fouille de Données Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la pertinence dans un système de recommandation sémantique de nouvelles économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. , RNTI-E-26, pp.549 - 552, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic HMC for Big Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurlie Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Washington, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour la recommandation de documents textuels dans un contexte Big Data appliquée à la veille économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Text to Knowledge and Knowledge to Text.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la sémantique : des services de catalogue à l’analyse des phénomènes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ontologique pour l'analyse de données spatiales, Journée Scientifique Pluridisciplinaire, Traitements Statistiques des Données Spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGEOMES : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recommandation sémantique de news économiques pour la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC’2024, Revue des Nouvelles Technologies de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RNTI E.40, 2024, ISBN 979-10-96289-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DPSIR-Driven Agent-Based Model for Residential Choices and Mobility in an Urban Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 (18), pp.8181, 2024, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16188181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science and Big Data Analytics in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chinnici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Negru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780367814397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based modelling of commuting patterns in Geneva, Switzerland, towards portraying urban expansion and land cover changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flann Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Di Marzo Serugendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la sémantique dans la gestion des scènes 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle DPSIR : analyse et application dans le contexte environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bourgogne Europe. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'IA agentique et des LLMs pour la génération d'ontologies environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bourgogne Europe. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Comparative des Thésaurus en Sciences Environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Bourgogne Europe. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17028,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41D29120"/>
+    <w:nsid w:val="2239F8CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17259,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-9479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083343563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Bougzime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113737" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jabbar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00623-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ghanem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Munawar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2024.2417263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flann Chambers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208907" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2024.2410040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Dimassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Belkebir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Yun Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103374" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872273v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harbelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacherouf Mokhtaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514565972" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878481v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kohr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Christian Bruhn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Theroine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laifa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086886v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06075-4_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Hacbekri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862242v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862235v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862284v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813888v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hameau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/bkv6-a318" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689809v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unold" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207393v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romeo Vizcarra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005591001790186" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273809v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941773v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086894v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086196v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2013.62" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004373404650470" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Duan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Elfaki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencai Du" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00804-2_20" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878217v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Poncet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274526v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274525v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274527v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862254v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188181" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344610v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167605v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340472v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340447v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-9479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083343563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_0cF3rMAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Bougzime" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jerry Qi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.113737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jabbar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schaffert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4172-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00623-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Ghanem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Munawar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.178" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2024.2417263" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flann Chambers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Di Marzo Serugendo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208907" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2024.2410040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Dimassi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Belkebir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Yun Kim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103824" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boochs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Homburg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ponciano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-019-00701-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJISCRAM.2017070106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Peixoto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19210/1006.3.1.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harbelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helbert Arenas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacherouf Mokhtaria" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Nait Bahloul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165551514565972" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pittet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2014.07.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90WXFMHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Werner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.05.284" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duan Yucong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.8.7.1847-1852" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Karmacharya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kohr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Christian Bruhn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00875794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Truong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Hmida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1432-8364/2013/01721432-8364/13/0172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37633" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625003v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marzani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612525v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Clemente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck S. Marzani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vanlande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2008.05.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Theroine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271380v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laifa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch512" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930176v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06075-4_2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304062v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Hacbekri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928685v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hameau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/bkv6-a318" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289169v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000225617" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689809v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Unold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493390v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponciano Jean-Jacques" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564206v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3066911.3066912" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858785v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677073v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438584v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prudhomme," TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2928294.2928301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01438571v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207393v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274310v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Romeo Vizcarra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274199v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Raad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005591001790186" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199440v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237206" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_53" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356367v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.578" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199458v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2014.6918205" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086189v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086894v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086889v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861230v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2013.62" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_56" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004373404650470" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779463v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucong Duan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Elfaki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Bai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencai Du" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00804-2_20" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772866v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00878235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704586v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Gueffaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rampacek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783660v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mendes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778528v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778529v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-258" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742907v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778715v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778527v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAE.2012.6272992" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00625080v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612520v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778530v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00778709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Marbs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5993558" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639608v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_61" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639565v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639597v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612497v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612511v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00639579v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00612493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00623889v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01875662v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSE.2002.1181597" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274266v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274335v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086193v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089741v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurlie Bertaux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274521v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Poncet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274526v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274525v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274527v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862254v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188181" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344610v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167605v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340472v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340447v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>