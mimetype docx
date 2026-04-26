--- v1 (2026-03-27)
+++ v2 (2026-04-26)
@@ -777,173 +777,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pratique du thème grec : un outil pour saisir et maîtriser la syntaxe de l’éventuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de pédagogie des langues anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.45-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Floridi, Edilo. Epigrammi. Introduzione, testo critico, traduzione e commento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Gnomon : revue internationale d'histoire du notariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 94, pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810355v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04810331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pellettieri, I composti nell’Alessandra di Licofrone: studi filologici e linguistici</w:t>
               </w:r>
@@ -1005,191 +1005,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blanchard, Les Bucoliques de Théocrite. Construction et déconstruction d’un recueil</w:t>
+                <w:t xml:space="preserve">Recherches sur Hérodas/Hérondas : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aitia.8614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/aitia.6247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810360v1</w:t>
+                <w:t xml:space="preserve">hal-04810314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur Hérodas/Hérondas : présentation</w:t>
+                <w:t xml:space="preserve">Alain Blanchard, Les Bucoliques de Théocrite. Construction et déconstruction d’un recueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aitia.6247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/aitia.8614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810314v1</w:t>
+                <w:t xml:space="preserve">hal-04810360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sonorités dans les Aitia de Callimaque : aux origines de la poésie</w:t>
               </w:r>
@@ -1342,195 +1342,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations numériques, thématiques et politiques du recueil poétique: l'exemple des Hymnes de Callimaque</w:t>
+                <w:t xml:space="preserve">Le recueil hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38, pp.291-302</w:t>
+              <w:t xml:space="preserve">, 2018, 38, pp.263-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03853491v1</w:t>
+                <w:t xml:space="preserve">halshs-03853471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recueil hellénistique</w:t>
+                <w:t xml:space="preserve">Les organisations numériques, thématiques et politiques du recueil poétique: l'exemple des Hymnes de Callimaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38, pp.263-370</w:t>
+              <w:t xml:space="preserve">, 2018, 38, pp.291-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03853471v1</w:t>
+                <w:t xml:space="preserve">halshs-03853491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux historiques et poétiques du recueil</w:t>
               </w:r>
@@ -1937,174 +1937,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakeruza korônê : quand la corneille baye sur l'intertexte</w:t>
+                <w:t xml:space="preserve">λακέρυζα κορώνη</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, NS 1, pp.47-68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 1, pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00433786v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">λακέρυζα κορώνη</w:t>
+                <w:t xml:space="preserve">halshs-02083667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakeruza korônê : quand la corneille baye sur l'intertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.21-40. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, NS 1, pp.47-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02083667v1</w:t>
+                <w:t xml:space="preserve">halshs-00433786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique et onomastique dans les Phénomènes d'Aratos</w:t>
               </w:r>
@@ -2349,303 +2349,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damagète</w:t>
+                <w:t xml:space="preserve">Théodoridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.393-394</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1440-1442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810346v1</w:t>
+                <w:t xml:space="preserve">hal-04810338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théocrite</w:t>
+                <w:t xml:space="preserve">Damagète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1438-1440</w:t>
+              <w:t xml:space="preserve">, 2022, pp.393-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810351v1</w:t>
+                <w:t xml:space="preserve">hal-04810346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hegésippe</w:t>
+                <w:t xml:space="preserve">Théocrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.713-714</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1438-1440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810340v1</w:t>
+                <w:t xml:space="preserve">hal-04810351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diotime d'Adramyttion</w:t>
+                <w:t xml:space="preserve">Hegésippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.462-464</w:t>
+              <w:t xml:space="preserve">, 2022, pp.713-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810349v1</w:t>
+                <w:t xml:space="preserve">hal-04810340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nossis</w:t>
               </w:r>
@@ -2694,234 +2694,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender</w:t>
+                <w:t xml:space="preserve">Diotime d'Adramyttion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.664-666</w:t>
+              <w:t xml:space="preserve">, 2022, pp.462-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810353v1</w:t>
+                <w:t xml:space="preserve">hal-04810349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erinna</w:t>
+                <w:t xml:space="preserve">Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.577-580</w:t>
+              <w:t xml:space="preserve">, 2022, pp.664-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810337v1</w:t>
+                <w:t xml:space="preserve">hal-04810353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhianos</w:t>
+                <w:t xml:space="preserve">Erinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1318</w:t>
+              <w:t xml:space="preserve">, 2022, pp.577-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810335v1</w:t>
+                <w:t xml:space="preserve">hal-04810337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianor</w:t>
               </w:r>
@@ -2970,1180 +2970,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodoridas</w:t>
+                <w:t xml:space="preserve">Rhianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1440-1442</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810338v1</w:t>
+                <w:t xml:space="preserve">hal-04810335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dioscuri in Alexandrian Poetry : Character and Symbolic Role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Helen’s image : visualizing a queen. Representations of Arsinoe II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycophron, Alexandra (traduction commentée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythe héroïque et conversation féminine : une lecture du poème Mégara attribué à Moschos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MITO Y PENSAMIENTO EN LA POESÍA HELENÍSTICA Y EN LA LITERATURA GRIEGA DE ÉPOCA IMPERIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Josep Antoni Clúa Serena &amp; Rafael J. Gallé, Nov 2022, Lerida, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraphrase et stéréotype :lancement d’une expérimentation en vue de la lecture des textes dans le réseau LéA-IfÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du réseau de lieux d’étude associés (LéA) LaLyGre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour le dire autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malika Bastin, Jun 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la paraphrase littéraire à la paraphrase didactique. Un cas pratique sur l’Iphigénie en Tauride de forme éditoriale permettant d’aborder les textes anciens de manière active.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire face aux textes de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Cusset et Antje Kolde, Oct 2023, Lyon et Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la musique comme image de l’écriture dans le roman de Longus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les arts du roman grec. Des textes antiques à leur réception moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Vieilleville, Nov 2023, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au risque du latin et du grec : les langues anciennes dans la lecture participative internationale du Festival Européen Latin Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues anciennes et spectacle vivant sur les scènes universitaires contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Ferrand, Nov 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die olympischen Göttinnen als Ersatz für die traditionelle Muse bei Kallimachus und Apollonius von Rhodos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Female Divinity in Hellenistic Poetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthew Chaldekas and Michele Solitario, Nov 2022, TÜbingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Moschos à Achille Tatius : l’enlèvement d’Europè comme programme poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vieilleville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman grec et poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biraud Michèle; Briand Michel, Mar 2013, Nice, France. pp.41-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.2252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrévérence de l'éloge du pouvoir lagide dans les 'Idylles' de Théocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Poète irrévérencieux : modèles hellénistiques et réalités romaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous l’œil de la Lune : l’aura d’Olympie dans les « Olympiques » de Pindare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/11x7l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipit epistola X ad Y. Débats sur l’attribution de lettres de l’Antiquité tardive : un exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767770v1</w:t>
-              </w:r>
-[...917 lines deleted...]
-                <w:t xml:space="preserve">hal-01878247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4327,315 +4327,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etymology as a Poetic Resource among the Poets of Alexandria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Zucker ; C. Le Feuvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient and Medieval Greek Etymology. Theory and Practice I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.213-228, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Θεόκριτος κωμῳδοποιός : Comic Patterns and Structures in Theocritus’ Bucolic Poems (with a supplement on Tragic Patterns)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Kyriadou, E. Sistakou et A. Rengakos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brill’s Companion to Theocritus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.271-297, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">A. Zucker ; C. Le Feuvre. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue dérangeant de l’Idylle 27 : une mise en scène de la voix féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Cusset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient and Medieval Greek Etymology. Theory and Practice I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.213-228, 2021</w:t>
+              <w:t xml:space="preserve">Féminités hellénistiques : voix, genre, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.407-428, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quintus de Smyrne. Suite d'Homère. Livres XII-XIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silves grecques 2020-2021. Hérodote. Histoires Livre V. Quintus de Smyrne. Suite d’Homère. Livres XII-XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.193-208 221-238 255-270 277-283, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810478v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04810320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévoration, genre et poétique dans l’Hymne à Déméter de Callimaque</w:t>
               </w:r>
@@ -5712,441 +5712,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eratosthène : un athlète du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frangoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.188, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A la rencontre de l'étranger : l'image de l'Autre chez les Anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Belles Lettres, pp.342, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cusset</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La misanthropie au théâtre : Ménandre, &amp;quot;Le bourru&amp;quot;, Shakespeare, &amp;quot;Timon d'Athènes&amp;quot;, Molière, &amp;quot;Le misanthrope&amp;quot;, Hofmannsthal, &amp;quot;L'homme difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.188, 2008</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giboux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, pp.251, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa docta : recherches sur la poésie scientifique dans l'antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.352, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En koinōnía pâsa filía : mélanges offerts à Bernard Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Atlande, pp.251, 2007</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garambois-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Jean Palerne, pp.316, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Breuil</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00433782v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00433781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ménandre ou la comédie tragique</w:t>
               </w:r>
@@ -6639,51 +6639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E22578D9"/>
+    <w:nsid w:val="2A6016C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6870,51 +6870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cusset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8654-5690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035262486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9986506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083561161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.9170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8614" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810314v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.6247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille R&#233;mond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8689" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810318v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11x7l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demouchy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieilleville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.2252" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fayant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02565921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Richer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.6513" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salamon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frangoulis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cunin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Breuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cusset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8654-5690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035262486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9986506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083561161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.9170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.6247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille R&#233;mond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8689" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demouchy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieilleville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.2252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11x7l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fayant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02565921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Richer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.6513" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frangoulis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cunin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Breuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>