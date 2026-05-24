--- v2 (2026-04-26)
+++ v3 (2026-05-24)
@@ -777,255 +777,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Floridi, Edilo. Epigrammi. Introduzione, testo critico, traduzione e commento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Gnomon : revue internationale d'histoire du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94, pp.75-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pratique du thème grec : un outil pour saisir et maîtriser la syntaxe de l’éventuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de pédagogie des langues anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.45-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pellettieri, I composti nell’Alessandra di Licofrone: studi filologici e linguistici</w:t>
+                <w:t xml:space="preserve">Alain Blanchard, Les Bucoliques de Théocrite. Construction et déconstruction d’un recueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11.2, </w:t>
+              <w:t xml:space="preserve">, 2021, 11.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aitia.8783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/aitia.8614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810362v1</w:t>
+                <w:t xml:space="preserve">hal-04810360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur Hérodas/Hérondas : présentation</w:t>
               </w:r>
@@ -1087,109 +1087,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blanchard, Les Bucoliques de Théocrite. Construction et déconstruction d’un recueil</w:t>
+                <w:t xml:space="preserve">Andrea Pellettieri, I composti nell’Alessandra di Licofrone: studi filologici e linguistici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11.1, </w:t>
+              <w:t xml:space="preserve">, 2021, 11.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aitia.8614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/aitia.8783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810360v1</w:t>
+                <w:t xml:space="preserve">hal-04810362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sonorités dans les Aitia de Callimaque : aux origines de la poésie</w:t>
               </w:r>
@@ -1937,174 +1937,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">λακέρυζα κορώνη</w:t>
+                <w:t xml:space="preserve">Lakeruza korônê : quand la corneille baye sur l'intertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.21-40. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, NS 1, pp.47-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Lakeruza korônê : quand la corneille baye sur l'intertexte</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">λακέρυζα κορώνη</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, NS 1, pp.47-68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 1, pp.21-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.2101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00433786v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique et onomastique dans les Phénomènes d'Aratos</w:t>
               </w:r>
@@ -2349,303 +2349,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodoridas</w:t>
+                <w:t xml:space="preserve">Damagète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1440-1442</w:t>
+              <w:t xml:space="preserve">, 2022, pp.393-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810338v1</w:t>
+                <w:t xml:space="preserve">hal-04810346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damagète</w:t>
+                <w:t xml:space="preserve">Théocrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.393-394</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1438-1440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810346v1</w:t>
+                <w:t xml:space="preserve">hal-04810351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théocrite</w:t>
+                <w:t xml:space="preserve">Hegésippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1438-1440</w:t>
+              <w:t xml:space="preserve">, 2022, pp.713-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810351v1</w:t>
+                <w:t xml:space="preserve">hal-04810340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hegésippe</w:t>
+                <w:t xml:space="preserve">Diotime d'Adramyttion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.713-714</w:t>
+              <w:t xml:space="preserve">, 2022, pp.462-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810340v1</w:t>
+                <w:t xml:space="preserve">hal-04810349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nossis</w:t>
               </w:r>
@@ -2694,234 +2694,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diotime d'Adramyttion</w:t>
+                <w:t xml:space="preserve">Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.462-464</w:t>
+              <w:t xml:space="preserve">, 2022, pp.664-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810349v1</w:t>
+                <w:t xml:space="preserve">hal-04810353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender</w:t>
+                <w:t xml:space="preserve">Erinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.664-666</w:t>
+              <w:t xml:space="preserve">, 2022, pp.577-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810353v1</w:t>
+                <w:t xml:space="preserve">hal-04810337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erinna</w:t>
+                <w:t xml:space="preserve">Rhianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.577-580</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810337v1</w:t>
+                <w:t xml:space="preserve">hal-04810335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianor</w:t>
               </w:r>
@@ -2970,1015 +2970,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhianos</w:t>
+                <w:t xml:space="preserve">Théodoridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l'Antiquité grecque et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1318</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1440-1442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810335v1</w:t>
+                <w:t xml:space="preserve">hal-04810338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythe héroïque et conversation féminine : une lecture du poème Mégara attribué à Moschos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MITO Y PENSAMIENTO EN LA POESÍA HELENÍSTICA Y EN LA LITERATURA GRIEGA DE ÉPOCA IMPERIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Josep Antoni Clúa Serena &amp; Rafael J. Gallé, Nov 2022, Lerida, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraphrase et stéréotype :lancement d’une expérimentation en vue de la lecture des textes dans le réseau LéA-IfÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du réseau de lieux d’étude associés (LéA) LaLyGre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour le dire autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malika Bastin, Jun 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de la musique comme image de l’écriture dans le roman de Longus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les arts du roman grec. Des textes antiques à leur réception moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Vieilleville, Nov 2023, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au risque du latin et du grec : les langues anciennes dans la lecture participative internationale du Festival Européen Latin Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues anciennes et spectacle vivant sur les scènes universitaires contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Ferrand, Nov 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la paraphrase littéraire à la paraphrase didactique. Un cas pratique sur l’Iphigénie en Tauride de forme éditoriale permettant d’aborder les textes anciens de manière active.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire face aux textes de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Cusset et Antje Kolde, Oct 2023, Lyon et Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die olympischen Göttinnen als Ersatz für die traditionelle Muse bei Kallimachus und Apollonius von Rhodos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Female Divinity in Hellenistic Poetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthew Chaldekas and Michele Solitario, Nov 2022, TÜbingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Moschos à Achille Tatius : l’enlèvement d’Europè comme programme poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vieilleville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman grec et poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biraud Michèle; Briand Michel, Mar 2013, Nice, France. pp.41-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.2252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrévérence de l'éloge du pouvoir lagide dans les 'Idylles' de Théocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Poète irrévérencieux : modèles hellénistiques et réalités romaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00434417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dioscuri in Alexandrian Poetry : Character and Symbolic Role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Helen’s image : visualizing a queen. Representations of Arsinoe II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lycophron, Alexandra (traduction commentée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878247v1</w:t>
-              </w:r>
-[...686 lines deleted...]
-                <w:t xml:space="preserve">halshs-00434417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4327,173 +4327,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Θεόκριτος κωμῳδοποιός : Comic Patterns and Structures in Theocritus’ Bucolic Poems (with a supplement on Tragic Patterns)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Kyriadou, E. Sistakou et A. Rengakos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill’s Companion to Theocritus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.271-297, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etymology as a Poetic Resource among the Poets of Alexandria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Zucker ; C. Le Feuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient and Medieval Greek Etymology. Theory and Practice I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.213-228, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810325v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04810518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue dérangeant de l’Idylle 27 : une mise en scène de la voix féminine</w:t>
               </w:r>
@@ -5712,441 +5712,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A la rencontre de l'étranger : l'image de l'Autre chez les Anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, pp.342, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eratosthène : un athlète du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frangoulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.188, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cusset</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La misanthropie au théâtre : Ménandre, &amp;quot;Le bourru&amp;quot;, Shakespeare, &amp;quot;Timon d'Athènes&amp;quot;, Molière, &amp;quot;Le misanthrope&amp;quot;, Hofmannsthal, &amp;quot;L'homme difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Belles Lettres, pp.342, 2008</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giboux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, pp.251, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Weber</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En koinōnía pâsa filía : mélanges offerts à Bernard Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Atlande, pp.251, 2007</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garambois-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Jean Palerne, pp.316, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musa docta : recherches sur la poésie scientifique dans l'antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'université de Saint-Étienne, pp.352, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433781v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-00433782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ménandre ou la comédie tragique</w:t>
               </w:r>
@@ -6639,51 +6639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A6016C2"/>
+    <w:nsid w:val="0FCA787E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6870,51 +6870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cusset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8654-5690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035262486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9986506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083561161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.9170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.6247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille R&#233;mond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8689" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878247v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauvin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demouchy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieilleville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.2252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11x7l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fayant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02565921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Richer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.6513" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frangoulis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cunin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Breuil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-cusset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8654-5690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035262486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/9986506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083561161" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.9170" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8614" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.6247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8783" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille R&#233;mond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8689" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853471v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Demouchy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04076406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vieilleville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.2252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauvin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11x7l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fayant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02565921v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Richer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.6513" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salamon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frangoulis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cunin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giboux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Breuil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garambois-Vasquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bastin-Hammou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boehm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>