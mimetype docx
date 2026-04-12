--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2477,73 +2477,85 @@
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 315 (1–2), pp.125-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2014.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New stochastic wear law to predict the abrasive flank wear and tool life in machining process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2562,92 +2574,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 228 (11), pp.1243-1251. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650114521405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2666,104 +2678,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1145 - 1157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.12.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fousseny Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2795,1080 +2807,1080 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 213 (7), pp.1166 - 1178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters identification of fatigue damage model for short glass fiber reinforced polyamide (PA6-GF30) using digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.2110-2116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of the thermo-mechanical behavior of coatings under extreme contact loading in dry machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 205 (12), pp.3559-3566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical constitutive model for dynamic damage and fracture of ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 162 (1-2), pp.159-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-009-9436-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of dynamic ductile fracture and application to the simulation of plate impact tests on tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (4), pp.1624-1650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nucleation and void growth in dynamic pressure loading, application to spall test on tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 141, pp.177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of spalling in tantalum</w:t>
+                <w:t xml:space="preserve">Modelling of nucleation on void growth in dynamic pressure loading, application to spall test on tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Molinari</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141, pp.177-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03610594v1</w:t>
+                <w:t xml:space="preserve">hal-00121135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of nucleation on void growth in dynamic pressure loading, application to spall test on tantalum</w:t>
+                <w:t xml:space="preserve">Modelling of spalling in tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121135v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude analytique et numérique du développement des instabilités plastiques dans un contexte dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Houire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skander El Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique des matériaux poreux : prise en compte des interactions entre vides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ansi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3897,198 +3909,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TINA M2P : Tuteur Intelligent pour Nouvel Apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Zurowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis - Vallée de la Maurienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock structure in porous metals: The interplay of material strain rate dependency with micro-inertia effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4117,73 +4129,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4225,87 +4237,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41th Solid Mechanics Conference (SolMech 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne numérique au service de la conception et la validation des cartes de circuits imprimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florient Tagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4313,227 +4325,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spall fracture prediction based on a multi-scale approach for the behavior of porous ductile materials accounting for microinertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Faciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 23rd Technical Meeting, Dynamic Fracture of Ductile Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the abrasive tool wear in metal cutting: Influence of the sliding-sticking contact zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4562,113 +4574,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-mechanical approach for the dynamic fracture of ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,73 +4695,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Innovative numerical approaches for materials and structures in multi-scale problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Burg Schnellenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par une approche probabiliste et tribologique de l'usure par abrasion des outils de coupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4778,177 +4790,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Parameters Identification of Fatigue Damage Model for Short Glass Fiber Reinforced Thermoplastics GFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference Design and Modeling of Mechanical Systems, CMSM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Djerba, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37143-1_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sliding sticking nature of the tool/chip contact on the abrasive tool wear and cutting tool life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4977,653 +4989,653 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Tribology Congress, WTC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.USB stick</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage d'un acier à haute résistance avec une plaquette de coupe revêtue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fousseny Kone</w:t>
+                <w:t xml:space="preserve">Nouvelle méthode d'analyse de l'écoulement du copeau en tournage s'appuyant sur une technique de numérisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Steib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422459v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode d'analyse de l'écoulement du copeau en tournage s'appuyant sur une technique de numérisation 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Jacquin</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage d'un acier à haute résistance avec une plaquette de coupe revêtue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Steib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421167v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et numérique du cisaillement rapide des matériaux métalliques sous chargement extrême : Application à l'usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle micromécanique pour l'endommagement ductile sous chargements dynamiques intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et identification expérimentale de l'endommagement de thermoplastiques renforcés sous chargement cyclique = Modelling and experimental identification of fatigue damage for glass fibre reinforced thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique des matériaux ductiles. Modèle d'endommagement élasto-viscoplastique et simulation numérique du test d'impact de plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,51 +5650,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5692,130 +5704,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5825,304 +5837,304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock structure and spall behavior of porous aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zev Lovinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj Ravindran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kettenbeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2272, pp.120015, 2020, SHOCK COMPRESSION OF CONDENSED MATTER - 2019: Proceedings of the Conference of the American Physical Society Topical Group on Shock Compression of Condensed Matter, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/12.0000913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coating materials on thermal loading in machining difficult-to-cut materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Advances in Materials and Processing Technologies (AMPT2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1315, pp.1663-1668, 2011, International conference on Advances in Materials and Processing Technologies (AMPT2010), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3552431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6132,51 +6144,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach for modeling abrasive tool wear and experimental validation when turning the difficult to cut Titanium Alloys Ti6Al4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6199,70 +6211,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zitoune, R and Krishnaraj, V and Davim, JP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACHINING OF TITANIUM ALLOYS AND COMPOSITES FOR AEROSPACE APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 763, pp.65-89, 2013, Materials Science Forum, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6272,114 +6284,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement ductile des matériaux métalliques sous chargement dynamique - Application à l'écaillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Metz, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00188759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6526,51 +6538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05445083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Houire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ma&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05478908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyass Massarwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05494005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jankowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05496711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#252;tter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moitrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnippering" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.58073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lodygowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-023-00400-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ansi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05072864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg G&#252;tter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montmasson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104817" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Brest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.11.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obeid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111389" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03152113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lovinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravindran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravichandran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102816" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02574150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Subramani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00441-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dequiedt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103860" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42953F0E8CFB3761774C8056DE5FF7BF0A613359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Houire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02466589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Zurowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledermann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florient Tagnon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_63" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lory" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573952v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279929v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zev Lovinger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Ravindran" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kettenbeil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000913" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05445083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Houire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ma&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05478908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyass Massarwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05494005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jankowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05496711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#252;tter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moitrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnippering" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.58073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lodygowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-023-00400-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ansi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05072864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg G&#252;tter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montmasson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104817" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Brest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.11.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obeid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111389" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03152113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lovinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravindran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravichandran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102816" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02574150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Subramani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00441-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dequiedt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103860" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42953F0E8CFB3761774C8056DE5FF7BF0A613359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Houire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02466589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Zurowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledermann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florient Tagnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_63" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lory" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573952v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zev Lovinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Ravindran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kettenbeil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000913" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>