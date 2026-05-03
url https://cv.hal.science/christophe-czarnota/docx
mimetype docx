--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -602,3110 +602,3227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of Aluminum-Polyethylene Composite Structure Subjected to Tension and Perforation Under Dynamic Loading for a Wide Range of Temperatures</w:t>
+                <w:t xml:space="preserve">STAMS 2023 / SEMTA-MECAMAT COLLOQUIUM Mechanics Across the Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bendarma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Rusinek</w:t>
+                <w:t xml:space="preserve">M.P. Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lodygowski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40870-023-00400-y⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516317v1</w:t>
+                <w:t xml:space="preserve">hal-05594310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the mechanical behavior of porous materials containing two populations of voids under dynamic spherical loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of Aluminum-Polyethylene Composite Structure Subjected to Tension and Perforation Under Dynamic Loading for a Wide Range of Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sartori</w:t>
+                <w:t xml:space="preserve">A. Bendarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lodygowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.51-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40870-023-00400-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685983v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering and mechanical properties of two grades of PEKK presenting different Tere/Iso ratios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the mechanical behavior of porous materials containing two populations of voids under dynamic spherical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rossit</w:t>
+                <w:t xml:space="preserve">Mohammed El Ansi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Moitrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.55386⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.105112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072864v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of steady plastic shockwaves in porous metals: Role of size, shape, and spatial distribution of voids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spark plasma sintering and mechanical properties of two grades of PEKK presenting different Tere/Iso ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rossit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Gütter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (20), pp.e55386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549993v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral ring compression test applied to a small caliber steel jacket: Identification of a constitutive model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaël Demarty</w:t>
+                <w:t xml:space="preserve">Finite element modeling of steady plastic shockwaves in porous metals: Role of size, shape, and spatial distribution of voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyass Massarwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defence Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dt.2023.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.104817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516494v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of flatness defects and of the stable configuration of thin multilayer assemblies due to chemical shrinkage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral ring compression test applied to a small caliber steel jacket: Identification of a constitutive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Czarnota</w:t>
+                <w:t xml:space="preserve">Yaël Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Obeid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Bracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111389⟩</w:t>
+              <w:t xml:space="preserve">Defence Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dt.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085936v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of 1D linear stability analysis based on the Bridgman assumption. Applications to the dynamic stretching of a plate and expansion of a ring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Xavier</w:t>
+                <w:t xml:space="preserve">Prediction of flatness defects and of the stable configuration of thin multilayer assemblies due to chemical shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.12.016⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.111389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152113v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of micro-inertia on the shock structure in porous metals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+                <w:t xml:space="preserve">Extension of 1D linear stability analysis based on the Bridgman assumption. Applications to the dynamic stretching of a plate and expansion of a ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ravindran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+                <w:t xml:space="preserve">S. El Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ravichandran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.104508. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279849v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady shock waves in porous metals: Viscosity and micro-inertia effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of micro-inertia on the shock structure in porous metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lovinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravindran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ravichandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2020.102816⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.104508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279909v1</w:t>
+                <w:t xml:space="preserve">hal-03279849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steady shock waves in porous metals: Viscosity and micro-inertia effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-020-00441-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.102816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2020.102816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574150v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of linear stability analysis for the dynamic stretching of plates: Spatio-temporal evolution of the perturbation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Jouve</w:t>
+                <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Subramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.197-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-020-00441-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225373v1</w:t>
+                <w:t xml:space="preserve">hal-02574150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective behavior of composites with combined kinematic and isotropic hardening based on additive tangent Mori–Tanaka scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of linear stability analysis for the dynamic stretching of plates: Spatio-temporal evolution of the perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.103860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341250v1</w:t>
+                <w:t xml:space="preserve">hal-03225373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of steady shock waves in porous metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective behavior of composites with combined kinematic and isotropic hardening based on additive tangent Mori–Tanaka scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Kowalczyk-Gajewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.107052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279917v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the cyclic behavior of elastic-viscoplastic composites by the additive tangent Mori-Tanaka approach and validation by finite element calculations</w:t>
+                <w:t xml:space="preserve">The structure of steady shock waves in porous metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Martiny</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56-57, pp.96-117. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.204-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513622v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
+                <w:t xml:space="preserve">Modeling of the cyclic behavior of elastic-viscoplastic composites by the additive tangent Mori-Tanaka approach and validation by finite element calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fousseny Koné</w:t>
+                <w:t xml:space="preserve">K. Kowalczyk-Gajewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">Marion Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56-57, pp.96-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417916v1</w:t>
+                <w:t xml:space="preserve">hal-01513622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new abrasive wear law for the sticking and sliding contacts when machining metallic alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faycel Halila</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.03.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424976v1</w:t>
+                <w:t xml:space="preserve">hal-01417916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stochastic wear law to predict the abrasive flank wear and tool life in machining process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A new abrasive wear law for the sticking and sliding contacts when machining metallic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 315 (1–2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1350650114521405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513631v1</w:t>
+                <w:t xml:space="preserve">hal-01424976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">New stochastic wear law to predict the abrasive flank wear and tool life in machining process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.12.055⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 228 (11), pp.1243-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650114521405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01426231v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fousseny Koné</w:t>
+                <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1145 - 1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01430698v1</w:t>
+                <w:t xml:space="preserve">hal-01426231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters identification of fatigue damage model for short glass fiber reinforced polyamide (PA6-GF30) using digital image correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Lory</w:t>
+                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (7), pp.1166 - 1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617932v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of the thermo-mechanical behavior of coatings under extreme contact loading in dry machining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameters identification of fatigue damage model for short glass fiber reinforced polyamide (PA6-GF30) using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kone</w:t>
+                <w:t xml:space="preserve">H. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nouari</w:t>
+                <w:t xml:space="preserve">P. Lory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 205 (12), pp.3559-3566. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.2110-2116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.04.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03617922v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical constitutive model for dynamic damage and fracture of ductile materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modelling of the thermo-mechanical behavior of coatings under extreme contact loading in dry machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+                <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Molinari</w:t>
+                <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (12), pp.3559-3566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-009-9436-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493120v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of dynamic ductile fracture and application to the simulation of plate impact tests on tantalum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A micromechanical constitutive model for dynamic damage and fracture of ductile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.07.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162 (1-2), pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-009-9436-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449150v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of nucleation and void growth in dynamic pressure loading, application to spall test on tantalum</w:t>
+                <w:t xml:space="preserve">Modelling of dynamic ductile fracture and application to the simulation of plate impact tests on tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.1624-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121208v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of nucleation on void growth in dynamic pressure loading, application to spall test on tantalum</w:t>
+                <w:t xml:space="preserve">Modelling of nucleation and void growth in dynamic pressure loading, application to spall test on tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 141, pp.177-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121135v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling of nucleation on void growth in dynamic pressure loading, application to spall test on tantalum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141, pp.177-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling of spalling in tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 134, pp.63-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2006134011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3715,392 +3832,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude analytique et numérique du développement des instabilités plastiques dans un contexte dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Houire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skander El Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique des matériaux poreux : prise en compte des interactions entre vides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ansi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TINA M2P : Tuteur Intelligent pour Nouvel Apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Zurowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque National S-mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis - Vallée de la Maurienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock structure in porous metals: The interplay of material strain rate dependency with micro-inertia effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4129,87 +4246,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics (WCCM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,450 +4354,450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41th Solid Mechanics Conference (SolMech 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne numérique au service de la conception et la validation des cartes de circuits imprimés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spall fracture prediction based on a multi-scale approach for the behavior of porous ductile materials accounting for microinertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bodin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Faciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">DYMAT 23rd Technical Meeting, Dynamic Fracture of Ductile Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465223v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spall fracture prediction based on a multi-scale approach for the behavior of porous ductile materials accounting for microinertia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La chaîne numérique au service de la conception et la validation des cartes de circuits imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florient Tagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Faciu</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 23rd Technical Meeting, Dynamic Fracture of Ductile Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279950v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the abrasive tool wear in metal cutting: Influence of the sliding-sticking contact zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-mechanical approach for the dynamic fracture of ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,947 +4812,947 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Innovative numerical approaches for materials and structures in multi-scale problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Burg Schnellenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par une approche probabiliste et tribologique de l'usure par abrasion des outils de coupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Parameters Identification of Fatigue Damage Model for Short Glass Fiber Reinforced Thermoplastics GFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference Design and Modeling of Mechanical Systems, CMSM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Djerba, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37143-1_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sliding sticking nature of the tool/chip contact on the abrasive tool wear and cutting tool life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Tribology Congress, WTC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.USB stick</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode d'analyse de l'écoulement du copeau en tournage s'appuyant sur une technique de numérisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Steib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage d'un acier à haute résistance avec une plaquette de coupe revêtue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fousseny Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et numérique du cisaillement rapide des matériaux métalliques sous chargement extrême : Application à l'usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle micromécanique pour l'endommagement ductile sous chargements dynamiques intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et identification expérimentale de l'endommagement de thermoplastiques renforcés sous chargement cyclique = Modelling and experimental identification of fatigue damage for glass fibre reinforced thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique des matériaux ductiles. Modèle d'endommagement élasto-viscoplastique et simulation numérique du test d'impact de plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,51 +5767,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5704,130 +5821,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5837,304 +5954,304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock structure and spall behavior of porous aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zev Lovinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraj Ravindran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kettenbeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2272, pp.120015, 2020, SHOCK COMPRESSION OF CONDENSED MATTER - 2019: Proceedings of the Conference of the American Physical Society Topical Group on Shock Compression of Condensed Matter, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/12.0000913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coating materials on thermal loading in machining difficult-to-cut materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Advances in Materials and Processing Technologies (AMPT2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1315, pp.1663-1668, 2011, International conference on Advances in Materials and Processing Technologies (AMPT2010), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3552431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6144,137 +6261,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach for modeling abrasive tool wear and experimental validation when turning the difficult to cut Titanium Alloys Ti6Al4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zitoune, R and Krishnaraj, V and Davim, JP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACHINING OF TITANIUM ALLOYS AND COMPOSITES FOR AEROSPACE APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 763, pp.65-89, 2013, Materials Science Forum, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6284,114 +6401,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement ductile des matériaux métalliques sous chargement dynamique - Application à l'écaillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Metz, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00188759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6538,51 +6655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05445083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Houire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ma&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05478908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyass Massarwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05494005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jankowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05496711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#252;tter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moitrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnippering" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.58073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lodygowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-023-00400-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ansi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05072864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg G&#252;tter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montmasson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55386" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104817" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Brest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.11.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obeid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111389" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03152113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lovinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravindran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravichandran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102816" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02574150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Subramani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00441-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dequiedt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103860" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42953F0E8CFB3761774C8056DE5FF7BF0A613359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Houire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02466589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Zurowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledermann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florient Tagnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218414v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_63" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lory" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573952v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zev Lovinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Ravindran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kettenbeil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000913" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05445083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Houire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ma&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05478908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyass Massarwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05494005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jankowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05496711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#252;tter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moitrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnippering" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.58073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ariza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stainier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lodygowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-023-00400-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ansi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05072864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg G&#252;tter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104817" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Brest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.11.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obeid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111389" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03152113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lovinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravindran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravichandran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02574150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Subramani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00441-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dequiedt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103860" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.349" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42953F0E8CFB3761774C8056DE5FF7BF0A613359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Houire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02466589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Zurowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledermann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florient Tagnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397634v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lory" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279929v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zev Lovinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Ravindran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kettenbeil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000913" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>