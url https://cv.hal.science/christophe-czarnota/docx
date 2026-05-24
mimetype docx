--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -334,468 +334,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of aluminum/polymer/aluminum sandwich structures under various loading rates and temperatures: Establishing a constitutive relationship for LDPE</w:t>
+                <w:t xml:space="preserve">STAMS 2023 / SEMTA-MECAMAT COLLOQUIUM Mechanics Across the Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bendarma</w:t>
+                <w:t xml:space="preserve">M.P. Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Rusinek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+                <w:t xml:space="preserve">L. Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jankowiak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118616⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494005v1</w:t>
+                <w:t xml:space="preserve">hal-05594310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEKK /Polydopamine‐Coated Magnesium Hybrids Fabricated by Spark Plasma Sintering: Processing and Improved Mechanical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of aluminum/polymer/aluminum sandwich structures under various loading rates and temperatures: Establishing a constitutive relationship for LDPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bendarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Heyer</w:t>
+                <w:t xml:space="preserve">Alexis Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Montmasson</w:t>
+                <w:t xml:space="preserve">T. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gütter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Schnippering</w:t>
+                <w:t xml:space="preserve">Richard Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.58073⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 351, pp.118616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496711v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAMS 2023 / SEMTA-MECAMAT COLLOQUIUM Mechanics Across the Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PEKK /Polydopamine‐Coated Magnesium Hybrids Fabricated by Spark Plasma Sintering: Processing and Improved Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Ariza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Czarnota</w:t>
+                <w:t xml:space="preserve">G. Gütter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stainier</w:t>
+                <w:t xml:space="preserve">F. Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Rodríguez-Martínez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Schnippering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 208, pp.105414. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 143 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.58073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594310v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of Aluminum-Polyethylene Composite Structure Subjected to Tension and Perforation Under Dynamic Loading for a Wide Range of Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lodygowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -853,265 +853,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the mechanical behavior of porous materials containing two populations of voids under dynamic spherical loading</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering and mechanical properties of two grades of PEKK presenting different Tere/Iso ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Ansi</w:t>
+                <w:t xml:space="preserve">Anthony Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sartori</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Rossit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Gütter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montmasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (20), pp.e55386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685983v1</w:t>
+                <w:t xml:space="preserve">hal-05072864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering and mechanical properties of two grades of PEKK presenting different Tere/Iso ratios</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the mechanical behavior of porous materials containing two populations of voids under dynamic spherical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Gütter</w:t>
+                <w:t xml:space="preserve">Mohammed El Ansi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Montmasson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141 (20), pp.e55386. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.105112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.55386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072864v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of steady plastic shockwaves in porous metals: Role of size, shape, and spatial distribution of voids</w:t>
               </w:r>
@@ -1710,382 +1710,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady shock waves in porous metals: Viscosity and micro-inertia effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Subramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2020.102816⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.197-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-020-00441-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279909v1</w:t>
+                <w:t xml:space="preserve">hal-02574150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+                <w:t xml:space="preserve">Extension of linear stability analysis for the dynamic stretching of plates: Spatio-temporal evolution of the perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-020-00441-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.103860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574150v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of linear stability analysis for the dynamic stretching of plates: Spatio-temporal evolution of the perturbation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Jouve</w:t>
+                <w:t xml:space="preserve">Steady shock waves in porous metals: Viscosity and micro-inertia effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.103860. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.102816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2020.102816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225373v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective behavior of composites with combined kinematic and isotropic hardening based on additive tangent Mori–Tanaka scheme</w:t>
               </w:r>
@@ -2273,274 +2273,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the cyclic behavior of elastic-viscoplastic composites by the additive tangent Mori-Tanaka approach and validation by finite element calculations</w:t>
+                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kowalczyk-Gajewska</w:t>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Martiny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56-57, pp.96-117. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513622v1</w:t>
+                <w:t xml:space="preserve">hal-01417916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
+                <w:t xml:space="preserve">Modeling of the cyclic behavior of elastic-viscoplastic composites by the additive tangent Mori-Tanaka approach and validation by finite element calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fousseny Koné</w:t>
+                <w:t xml:space="preserve">K. Kowalczyk-Gajewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Abdellah Salahouelhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">Marion Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56-57, pp.96-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417916v1</w:t>
+                <w:t xml:space="preserve">hal-01513622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new abrasive wear law for the sticking and sliding contacts when machining metallic alloys</w:t>
               </w:r>
@@ -2552,51 +2552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 315 (1–2), pp.125-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2668,51 +2668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 228 (11), pp.1243-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,272 +2740,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycel Halila</w:t>
+                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1145 - 1157. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (7), pp.1166 - 1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.12.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426231v1</w:t>
+                <w:t xml:space="preserve">hal-01430698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fousseny Koné</w:t>
+                <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 213 (7), pp.1166 - 1178. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1145 - 1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430698v1</w:t>
+                <w:t xml:space="preserve">hal-01426231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters identification of fatigue damage model for short glass fiber reinforced polyamide (PA6-GF30) using digital image correlation</w:t>
               </w:r>
@@ -3597,238 +3597,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of nucleation on void growth in dynamic pressure loading, application to spall test on tantalum</w:t>
+                <w:t xml:space="preserve">Modelling of spalling in tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121135v1</w:t>
+                <w:t xml:space="preserve">hal-03610594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of spalling in tantalum</w:t>
+                <w:t xml:space="preserve">Modelling of nucleation on void growth in dynamic pressure loading, application to spall test on tantalum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Molinari</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141, pp.177-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03610594v1</w:t>
+                <w:t xml:space="preserve">hal-00121135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3840,243 +3840,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude analytique et numérique du développement des instabilités plastiques dans un contexte dynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
+                <w:t xml:space="preserve">Comportement dynamique des matériaux poreux : prise en compte des interactions entre vides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Skander El Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312974v1</w:t>
+                <w:t xml:space="preserve">hal-05312920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des matériaux poreux : prise en compte des interactions entre vides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sartori</w:t>
+                <w:t xml:space="preserve">Etude analytique et numérique du développement des instabilités plastiques dans un contexte dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Houire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander El Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312920v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TINA M2P : Tuteur Intelligent pour Nouvel Apprenant</w:t>
               </w:r>
@@ -4282,51 +4282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,312 +4384,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spall fracture prediction based on a multi-scale approach for the behavior of porous ductile materials accounting for microinertia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La chaîne numérique au service de la conception et la validation des cartes de circuits imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florient Tagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Faciu</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 23rd Technical Meeting, Dynamic Fracture of Ductile Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279950v1</w:t>
+                <w:t xml:space="preserve">hal-03465223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne numérique au service de la conception et la validation des cartes de circuits imprimés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spall fracture prediction based on a multi-scale approach for the behavior of porous ductile materials accounting for microinertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Martiny</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bodin</w:t>
+                <w:t xml:space="preserve">Cristian Faciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">DYMAT 23rd Technical Meeting, Dynamic Fracture of Ductile Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465223v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the abrasive tool wear in metal cutting: Influence of the sliding-sticking contact zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4740,51 +4740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-mechanical approach for the dynamic fracture of ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Tribology Congress, WTC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.USB stick</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5168,64 +5168,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Steib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5289,64 +5289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fousseny Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5835,51 +5835,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of ductile materials containing cylindrical voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,51 +6301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zitoune, R and Krishnaraj, V and Davim, JP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACHINING OF TITANIUM ALLOYS AND COMPOSITES FOR AEROSPACE APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 763, pp.65-89, 2013, Materials Science Forum, </w:t>
@@ -6655,51 +6655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05445083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Houire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ma&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05478908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyass Massarwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05494005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jankowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05496711v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montmasson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#252;tter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moitrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnippering" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.58073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ariza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stainier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lodygowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-023-00400-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ansi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105112" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05072864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg G&#252;tter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montmasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104817" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Brest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.11.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obeid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111389" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03152113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lovinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravindran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravichandran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02574150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Subramani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00441-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dequiedt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103860" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.349" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42953F0E8CFB3761774C8056DE5FF7BF0A613359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Houire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02466589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Zurowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledermann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florient Tagnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397634v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lory" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279929v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zev Lovinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Ravindran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kettenbeil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000913" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05445083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Houire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ma&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05478908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyass Massarwa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105551" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ariza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stainier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105414" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05494005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bendarma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rusinek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jankowiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118616" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05496711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montmasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#252;tter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moitrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnippering" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.58073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04516317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendarma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lodygowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-023-00400-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05072864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Heyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rossit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg G&#252;tter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montmasson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ansi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sartori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04549993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104817" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Demarty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bracq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Brest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.11.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obeid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111389" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03152113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.12.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lovinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravindran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravichandran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104508" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02574150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Subramani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00441-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dequiedt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103860" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102816" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.06.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513622v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Salahouelhadj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martiny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.04.349" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9436-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LXJR6L07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.07.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83DT1JK8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42953F0E8CFB3761774C8056DE5FF7BF0A613359/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Houire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02466589v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Zurowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledermann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pablo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florient Tagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Faciu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108319v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_63" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397634v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lory" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573952v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03279929v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zev Lovinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Ravindran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kettenbeil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/12.0000913" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188759v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>