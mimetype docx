--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -284,5936 +284,5936 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphones and organs: augmenting the organ</w:t>
+                <w:t xml:space="preserve">Protéger les orgues du XIXe siècle, un défi entre usage et conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les orgues gothiques à Notre-Dame de Paris au temps de la guerre de cent ans (1332-1453). Deuxième partie : les organistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgues Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 70, pp.27</w:t>
+              <w:t xml:space="preserve">, 2025, 70, pp.45-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des micros et des orgues : augmenter l’orgue</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microphones and organs: augmenting the organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgues Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 70, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des micros et des orgues : augmenter l’orgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The position of Gothic organs in Notre-Dame de Paris: An archeoacoustic simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.K. Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 231, pp.110506:1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gothic organs at the Notre-Dame de Paris during the Hundred Years' War (1332-1455). Part 2: organist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgues Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 70, pp.45-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Archaeoacoustic and Historically Informed Soundscape Research on the History of Paris' Cathedral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth S. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot K Canfield Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anthropological and Archaeological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (3), pp.1525-1544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32474/JAAS.2025.11.000364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les orgues gothiques à Notre-Dame de Paris au temps de la guerre de cent ans (1332-1453). Première partie : les instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgues Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 68, pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The clavichord's paradox, and finger technique in the J.S. Bach circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.58-61</w:t>
+              <w:t xml:space="preserve">Harpsichord and Fortepiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.14-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les orgues gothiques à Notre-Dame de Paris au temps de la guerre de cent ans (1332-1453). Deuxième partie : les organistes</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whistling in the clavichord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (1), pp.338-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0016825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947709v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a physical model of the clavichord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (4), pp.2350-2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0006438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptual equivalence of the Liljencrants-Fant and linear-filter glottal flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (2), pp.1273-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voks: Digital instruments for chironomic control of voice samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.97 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2020.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les orgues à bouche d'extrême orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgues Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 70, pp.45-58</w:t>
+              <w:t xml:space="preserve">, 2020, 48 (48), pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acteur et l'écoute augmentée: tissage sonore de voix autour des Bacchantes d'Euripide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristine Wegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Larmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harpsichord and Fortepiano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (1), pp.14-20</w:t>
+              <w:t xml:space="preserve">voz e cena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.120-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflets d'improvisations. Improviser ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’improvisation libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments chanteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.36-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du clavicorde et la technique de Bach au clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue musicale OICRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.87-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un entretien avec Marc Pinardel au sujet de l'improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pinardel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AULO: augmenter l'orgue !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of Pipes and Patches: Listening to augmented pipe organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organised Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Perceptual Issues Surrounding the Electroacoustic Music Experience), 24 (Special issue 1), pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355771819000050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orgue électrique et l'orgue électronique à Paris dans les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.16-20 37-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'orgue radio-synthétique de l'abbé Puget (1934): une sonorité empruntée tant aux tuyaux qu'aux machines parlantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique, images, instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Instruments électriques, éectroniques et virtuels, 17, pp.81-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmatic variation of vowels in expressive speech: Acoustic description and dimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 153 (1), pp.338-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0016825⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 143 (1), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5018433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte expressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">José Antunes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantor Digitalis: chironomic parametric synthesis of singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13636-016-0098-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeing, listening, drawing: interferences between sensorimotor modalities in the use of a tablet musical interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2990501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Target Acquisition vs. Expressive Motion: Dynamic Pitch Warping for Intonation Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The GV-LEx corpus of tales in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (3), pp.521-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10579-015-9306-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix des anches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle gestuel de la synthèse vocale. Les instruments Cantor Digitalis et Digitartic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.417-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.32.417-442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment un tuyau produit-il un son ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.31-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drawing melodies: Evaluation of chironomic singing synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (4), pp.2350-2363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0006438⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 135 (6), pp.3601-3612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4875718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Lionel Feugère</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic glottal segmentation using local-based active contours and application to glottovibrography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti-Zoi Karakozoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Stylianou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (5), pp.641-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2011.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chironomic stylization of intonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 150 (2), pp.1273-1285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005879⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 129 (3), pp.1594-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3531802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les orgues à bouche d'extrême orient</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glottal closure instant and voice source analysis using time−scale lines of maximum amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orgues Nouvelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sadhana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (5), pp.601-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12046-011-0040-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the dynamics of the clavichord: from tangent motion to sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">voz e cena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (4), pp.2173-2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3478783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Locqueville</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organ augmented reality: audio-graphical augmentation of a classical instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ajaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jcicg.2010070105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organ Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Ajaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of creative Interfaces and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.51-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et interaction multimodale: de la perception à l'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'AIESME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 345, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orgue et réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'AIESME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 345, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAMCESS : realtime and accurate musical control of expression in singing synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Woodruff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02884430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'informatique joint le geste à la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spectrum of glottal flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiao Xiao</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (6), pp.1026-1046</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glottal open quotient in singing: Measurements and correlation with laryngeal mechanisms, vocal intensity, and fundamental frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117 (3), pp.1417-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1850031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeros of Z-transform representation with application to source-filter separation in speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bozkurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (4), pp.344-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lsp.2005.843770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of the derivative of electroglottographic signals for characterization of nonpathological phonation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115 (3), pp.1321-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1646401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu en controverse, une controverse qui fait lieu(x)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (193), pp.91-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse par sélection : prosodie, dialogue et qualité vocale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Prudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.153-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Acoustic Sensitivity of a Symmetrical Two-Mass Model of the Vocal Folds to the Variation of Control Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisse Sciamarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 90, pp.746 - 761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just noticeable differences of open quotient and asymmetry coefficient in singing voice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunilla Sundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Castellengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (4), pp.481-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1067/S0892-1997(03)00005-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">33 ans de synthèse de la parole à partir du texte: une promenade sonore (1968-2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (1), pp.297-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La synthèse de la parole et le traitement automatique des langues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tzoukermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (1), pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grammaire en tronçons appliquée à la génération de la prosodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (1), pp.115-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SURET, facteur de grandes orgues d'église, et d'orgues d'accompagnement pour les choeurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orgue francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16, pp.38-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An iterative algorithm for decomposition of speech signals into periodic and aperiodic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yegnanarayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Darsinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Speech and Audio Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (1), pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pitch of short-duration fundamental frequency glissandos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 104 (4), pp.2339-2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.423745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective evaluation of grapheme to phoneme conversion for text-to-speech synthesis in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Aubergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bagein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 12 (4), pp.393 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/csla.1998.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of a periodic and aperiodic decomposition method for analysis of voice sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Darsinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yegnanarayana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Speech and Audio Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (1), pp.12-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis/synthesis and modification of the speech aperiodic component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125, pp.97 - 113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 19, pp.221-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0167-6393(96)00038-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’improvisation libre</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic pitch contour stylization using a model of tonal perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...3986 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 12 (4), pp.393 - 410. </w:t>
-[...486 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1995, 9 (3), pp.257-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/csla.1995.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -6335,51 +6335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pitch of short-duration vibrato tones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Castellengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 95 (3), pp.1617-1630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6638,51 +6638,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6754,887 +6754,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse performative du style vocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabot-Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Nouvelles perspectives d'analyse musicale de la voix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passages Arts &amp; Littératures (XX-XXI), Université Lumière Lyon 2, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La géographie sonore de Notre-Dame de Paris à partir de 1403</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de musicologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM -Société Française de Musicologie, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les orgues et la géographie sonore de Notre-Dame de Paris 1403-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baltazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale. Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité de l’Architecture et du Patrimoine, Paris; CNRS, Apr 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et fantaisies sur le clavicorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international inventer la musique d’aujourd’hui avec les instruments d’hier, neuvièmes rencontres de la tour de guet.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium Musicae, Sorbonne Université, Jun 2024, Voutezac (La Baudelie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les orgues gothiques résonnent à Notre-Dame de Paris entre 1332 et 1531</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances Gothiques, Actes du colloque d’archéoacoustique et musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.81-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14163349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organologie, musique et théologie dans la vision trinitaire d’Ignace de Loyola à Manrèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Nouvelles perspectives d'analyse musicale de la voix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Passages Arts &amp; Littératures (XX-XXI), Université Lumière Lyon 2, Jun 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès bisannuel de la Société Française de Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM - Société Française de Musicologie, Oct 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing vocoders for automatic vocal tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernan Molina-Villota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of 16th International Symposium on Computer Music Multidisciplinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tokyo (JP), Japan. pp.756-759, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10115215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of finger tapping for rhythm control in performative speech synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hanyang International Symposium on Phonetics and Cognitive Sciences of Language 2023 "Linguistic and cognitive functions of fine phonetic detail underlying sound systems and/or sound change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hanyang Institute for Phonetics and Cognitive Sciences of Language, May 2023, Seoul, South Korea. pp.86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Singing Toolkit: Gestural Control of Voice Synthesis, Voice Samples and Live Voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernan Molina-Villota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Locqueville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of 16th International Symposium on Computer Music Multidisciplinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tokyo (JP), Japan. pp.704-707, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10115215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic pitch warping for expressive vocal retuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernan Molina Villota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7649,575 +7718,1024 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFx23 - 26th International Conference on Digital Audio Effects (DAFx23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark. pp.118-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes à une reconstitution sonore des orgues gothiques à Notre-Dame de Paris: organologie, musique, liturgie et pratiques d’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances Gothiques- Colloque d’archéologie acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université - CNRS; Avignon, Palais des Papes; PRISM, Sep 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for the location of the first medieval organ in Notre-Dame de Paris via acoustic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth S. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Turin, Italy. pp.2545-2552, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61782/fa.2023.0960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiovanni Domenighini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès bisannuel de la Société Française de Musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM - Société Française de Musicologie, Oct 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">24th International Congress on Acoustics (ICA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la stylisation chironomique pour l'apprentissage de l'intonation du français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kühnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.465-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrations par sympathie dans le clavicorde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiovanni Domenighini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th international congress on acoustics (ICA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte expressive de l’orgue : étude acoustique de la densité de tuyaux et d’une façade à ouverture variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila M.M. Dal Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila M.M. Dal Moro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d’Acoustique (CFA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle organologie de la voix : chironomie et prosodie de la parole et du chant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th international congress on acoustics (ICA) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">actes des 34e Journées d’Études sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.667-678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844418v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrations par sympathie dans le clavicorde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction dynamique et adaptative de la justesse en voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernan Molina Villota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,476 +8750,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte expressive de l'orgue : étude acoustique de la densité de tuyaux et d'une façade à ouverture variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Maria Machado Dal Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique (SFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...280 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction dynamique et adaptative de la justesse en voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernan Molina-Villota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8716,1058 +8953,713 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Locqueville</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mono-Replay : a software tool for digitized sound animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge De Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NIME 2021 (International Conference on New Interfaces for Musical Expression )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21428/92fbeb44.7b843efe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...216 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic Boundary Prediction Model for Vietnamese Text-To-Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Thu Trang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hoang Ky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3885-3889, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2021-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic Disambiguation Using Chironomic Stylization of Intonation with Native and Non-Native Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.516-520, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-182⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03329111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sympathie dans les cordophones à clavier: de l’organologie à l’esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "écouter, écrire la résonance : entre musique et philosophie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Pierre Albert Castanet, Alexandre Chèvremont, Jean Duchamp, Céline Hervet, Muriel Joubert, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borrowed Voices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression NIME’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Porto Alegre, Brazil. pp.2.2-2.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-Voks: the Singing and Speaking Theremin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIME 2019 International Conference on New Interfaces for Musical Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFRGS, Jun 2019, Porto Alegre, Brazil. pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric study of finger motions when playing the clavichord : towards characterization of expressive control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9796,524 +9688,615 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2019 - International Symposium on Music Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany. pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terpomele, euphone et conoclyte: les tuyaux à anches libres et l'orgue romantique parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sheng! L'orgue à bouche, Études et série de séminaires sur le Sheng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ircam; Collegium Musicæ (Sorbonne Université); Institut de Recherche en Musicologie (IReMus); Tout Pour la Musique Contemporaine (TPMC), Dec 2019, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25836/LAM.2019.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des jalousies du récit d’orgue comme moyen d’expressivité musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25836/LAM.2019.01⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+                <w:t xml:space="preserve">Paul Luizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d’Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.233-239</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.243-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...31 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet acoustique des cordes mortes du clavicorde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Boris Doval</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d’Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.1249-1255</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.233-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...44 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des instruments chanteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d’Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.243-247</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.1249-1255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting the Frame: Biphasic Performative Control of Speech Rhythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Delalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.864-868, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocal effort modification for singing synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.1235-1239, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672232v1</w:t>
+                <w:t xml:space="preserve">hal-01712564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet analysis and zeros of Z-transform representation of the voice source</w:t>
               </w:r>
@@ -10431,678 +10414,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A tutorial on singing synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dimensions of voice quality: analysis and synthesis of expressive speech and singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School on Speech Signal Processing 2016 (S4P 2016 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gandhinagar, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spectrum of glottal flow model and the LF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School on Speech Signal Processing 2016 (S4P 2016 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gandhinagar, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergence de la vocalité : la glossolalie et le musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Lémergence en musique : dialogue des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Université de Versailles Saint Quentin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of singing synthesis: methodology and case study with concatenative and performative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Delalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Interspeech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.1245-1249, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of chironomic stylization versus statistical modeling of prosody for expressive speech synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dresde, Germany. pp.3370-3374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel ajustement de hauteur mélodique pour les instruments de musique numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on Speech Signal Processing 2016 (S4P 2016 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gandhinagar, India</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...249 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de laugmentation de lorgue et du piano : de leffet de timbre à lécriture multipliée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de la tour de guet: Le renouveau de l'instrument La Beaudelie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Voutezac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le toucher du clavicorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de la tour de guet: Le renouveau de l'instrument La Beaudelie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Voutezac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Impact of Corpus Phonetic Alignment on the HMM-Based Speech Synthesis Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11121,850 +11212,755 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Budapest, Hungary. pp.62-72, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25789-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25789-1_7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01621844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objective evaluation of HMM-based speech synthesis system using Kullback-Leibler divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Thanh Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERSPEECH 2014, 15th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2952-2956, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2014-203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Samuel Delalez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizing gestures in the control of a digital musical instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, United Kingdom. pp.605-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonation issues in HMM-based speech synthesis for Vietnamese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Dat Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Yen Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages (SLTU 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, St Petersburg, Russia. pp.98-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-Based performative synthesis of sung syllables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, London, United Kingdom. pp.86-87, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1178762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosodic phrasing modeling for Vietnamese TTS using syntactic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Dat Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Singapore, Singapore. pp.2332-2336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2014-192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performative voice synthesis for edutainment in acoustic phonetics and singing: a case study using the &amp;quot;Cantor Digitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International ICST Conference, INTETAIN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mons, Belgium. pp 169-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03892-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leman</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01712568v1</w:t>
+                <w:t xml:space="preserve">hal-00932116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vox Tactum Meets Chorus Digitalis: Seven Years of Singing Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12039,50 +12035,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HMM-based TTS for Hanoi Vietnamese: issues in design and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Dat Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2311-2315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digitartic: bi-manual gestural control of articulation in performative singing synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12091,174 +12204,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on New Interfaces for Musical Expression (NIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Daejeon, South Korea. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000268v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-01621853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mapping for improved pitch accuracy on touch user interfaces</w:t>
               </w:r>
@@ -12320,200 +12316,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performative voice synthesis for edutainment in acoustic phonetics and singing: a case study using the &amp;quot;Cantor Digitalis</w:t>
-[...102 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Of pipes and patches: Making music on the augmented organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRMMT Distinguished Lectures in the Science and Technology of Music, McGill University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Portland, United States. pp.659-662, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712668v1</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORJO et la META-MALLETTE 4.0</w:t>
               </w:r>
@@ -12618,167 +12627,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t>
-[...115 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chironomie et interface pour les instruments de musique virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12787,73 +12679,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio (JJCAAS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIGITARTIC : Synthèse gestuelle de syllabes chantées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12869,73 +12761,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing french tale corpora for entertaining text to speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12990,73 +12882,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1003-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorus Digitalis: polyphonic gestural singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Workshop on Performative Speech and Singing Synthesis (P3S 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic Analysis of a Corpus of Tales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13101,439 +13088,521 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.3129-3132, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...134 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerized chironomy : Five years of gesture−controlled voice and speech synthesis at LIMSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Performative Speech and Singing Synthesis (P3S 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vancouver, Canada. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorus digitalis : polyphonic gestural singing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Performative Speech and Singing Synthesis (P3S 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vancouver, Canada. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorus digitalis : experiment in chironomic choir singing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Firenze, Italy. pp.2005-2008, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic glottal segmentation using local-based active contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti-Zoi Karakozoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Stylianou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AQL 2010 - 9th International Conference on Advances in Quantitative Laryngology, Voice and Speech Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole comme mouvement : glossolalies chironomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIèmes Journées d'Etude sur la Parole (JEP'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCP, May 2010, Mons, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712575v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glottal parameters estimation on speech using the Zero of the Z-transform</w:t>
               </w:r>
@@ -13545,51 +13614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.665-668, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13617,2121 +13686,2048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parole comme mouvement : glossolalies chironomiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards optimal TTS corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIèmes Journées d'Etude sur la Parole (JEP'2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFCP, May 2010, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Valetta, Malta. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637694v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01712578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle gestuel du modèle source / filtre de production de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High quality TTS voices within one day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCA Speech Synthesis Workshop (SSW 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Kyoto, Japan. pp.288-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parole comme mouvement : glossolalies chironomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...120 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...66 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calliphony : a tool for real-time gestural modification and analysis of intonation and rythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chicago, United States. 4p, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle gestuel du modèle source/filtre de production de la voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues and solutions related to real-time TD-PSOLA implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convention of the Audio Engineering Society (AES 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Londres, United Kingdom. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acoustics of tangent-string interaction in the clavichord, with a comparison to hammer-string interaction in the fortepiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clavichord Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Magnano, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glottal closure instant detection using lines of maximum amplitudes (LOMA) of the wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712675v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">François Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tapei, Taiwan. pp.4517-4520, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ORA project : audio-visual live electronics and the pipe organ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Picinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.477-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalic sandwich, a unit designed for unit selection TTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2079-2082, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2009-596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ORA project: Audio-Visual Live Electronics and the Pipe Organ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...293 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Picinali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicing documentation of a pipe organ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.1307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New paradigms for speech analysis and processing: the source-filter model revisited and gesture-controlled analysis-by-synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Analysis and Processing for Knowledge Discovery (ISCA ITRW 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...31 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial rendering of audiovisual synthetic speech used for immersive environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.1307</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.3939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2936017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712583v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial rendering of audiovisual synthetic speech used for immersive environment</w:t>
+                <w:t xml:space="preserve">Spatial rendering of audio-visual synthetic speech use for immersive environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Noisternig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">155th ASA, 5th Forum Austicum, and 2nd ASA-EAA Joint Conference (Acoustics'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.3939-3939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computerized chironomy : evaluation of hand-controlled intonation reiteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSPEECH conference (INTERSPEECH 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1270-1273, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107098v1</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2007-398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tonal portrait of the clavichord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Besnainou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ginieis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Clavichord Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Magnano, Italy. pp.201-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A 3D audio-visual animated agent for expressive conversational Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pointal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Auditory-Visual Speech Processing (AVSP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, The, Netherlands. pp.P40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative evaluation of the Zeros of Z transform representation for voice source estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sturmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...253 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSPEECH conference (INTERSPEECH 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.558-561, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15828,1081 +15824,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Calliphony : a real-time intonation controller for expressive speech synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCA Speech Synthesis Workshop (SSW 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Bonn, Germany. pp.345-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Directivity measurements of the singing voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Acoustics (ICA 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madrid, Spain. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the acoustics of the clavichord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...106 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1270-1273, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Clavicordio VII, 8th International Clavichord Symposium, Musica Antica a Magnano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Magnano, Italy. pp.171--182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A joint intelligibility evaluation of French text-to-speech synthesis systems: the EvaSy SUS/ACR campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of the International Conference on Language Ressources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.307-310</w:t>
+              <w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.2034-2037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A joint prosody evaluation of French text-to-speech synthesis systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103557v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of the International Conference on Language Ressources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2034-2037</w:t>
+              <w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.307-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech'2005 - Eurospeech. 9th European Conference on Speech Communication and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1521-1524, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using open quotient for the characterisation of Vietnamese glottalised tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-447⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Tuân Vu-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Eurospeech-Interspeech 2005: 9th European Conference on Speech Communication and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lisboa, Portugal. pp.2885-2889, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonal quality of the clavichord : the effect of sympathetic strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intl Symp on Musical Acoustics (ISMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nara, Japan. pp.21--24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent source width and the church organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Cong de la Soc Française d'Acoustique et 30ème congrès de la Soc Allemande d'Acoustique (CFA/DAGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.1235--1236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...102 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The voice source as a causal/anticausal linear filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16917,884 +16809,884 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VOQUAL'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Genève, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glottal flow models : waveforms, spectra and physical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Sevilla, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-domain Analysis and synthesis of speech noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCA/IEEE Workshop on Speech Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, New Paltz, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et parole en France, un quart de siècle après la rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grossetti</w:t>
+                <w:t xml:space="preserve">F. Eymerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication pour le 3° Colloque d'Histoire de l'Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musical noise synthesis using random waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stockholm Musical Acoustic Conference (SMAC93)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1993, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A speech formant synthesizer based on harmonic + random formant-waveforms representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Grau Sophie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSPEECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de bruits par Formes d'Ondes Formantiques aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1992, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unvoiced speech analysis and synthesis using Poissonian random formant wave functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europen Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random wavelet representation of unvoiced speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE symposium on Time-Frequency and Time-Scale Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Victoria (B.C.), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of vocal pitch vibrato perception using synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castellengo Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Int. Cong. on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1989, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17804,225 +17696,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darrifourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres nationales sur les recherches en musique (RNRM'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, La Plaine Saint-Denis, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62806/FHUE8240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eNTERFACE’08: Proceedings of the 4th International Summer Workshop on Multi-Modal Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">98 p, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18032,499 +17924,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches en musique. Actes des Rencontres nationales sur les recherches en musique 15 et 16 octobre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pirenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collegium Musicæ de l'Alliance Sorbonne Université, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25836/rnrm.2020.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments électriques, électroniques et virtuels - Musique-Images-Instruments 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gétreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Battier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Gétreau et Marc Battier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, 349 p., 2018, Musique-Images-Instruments. Revue française d'organologie et d'iconographie musicale, Florence Gétreau, 978-2-272-11763-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pirenne</w:t>
-[...47 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01961490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orgues, Musiques et Musiciens à Sainte-Élisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La flûte harmonique (91), 224 p., 2010, ISSN 0398 9038</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Carpentier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02360434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the 4th International Summer Workshop on Multi-Modal Interfaces (eNTERFACE?08)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">98p, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 17, 349 p., 2018, Musique-Images-Instruments. Revue française d'organologie et d'iconographie musicale, Florence Gétreau, 978-2-272-11763-2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ParaLing 07 Proceedings of the International Workshop on Paralinguistic Speech - between models and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Batliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DFKI Publications, 82p, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18534,51 +18426,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant lexical et organologique : du manicordion au clavicorde en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Achille Davy-Rigaux, Sylvie Douche et Marc Scherer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre la musique : Écrits et notations, témoins paradoxaux d'un art évanescent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la sorbonne nouvelle, pp.303-328, 2025, 2379061475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflets des organistes de Notre-Dame de Paris dans le miroir des archives capitulaires (1332-1454)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18598,367 +18563,294 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Claustre, Elisabeth Lusset, Darwin Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre-Dame de Paris. Archives, livres et corpus numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, A paraître, collection « Rencontres » dans la série « Civilisation médiévale »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sympathie dans les cordophones à clavier : réverbération et résonance, de l’organologie à l’esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Chèvremont, Muriel Joubert, Denis Le Touzé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écouter, écrire la résonance Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.33-47, 2025, 1762102X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table Ronde : La pratique au cœur des démarches de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349550v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Christophe D’alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Livljanić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe D’alessandro</w:t>
+                <w:t xml:space="preserve">Lara Morciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atau Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe d’Alessandro and Achille Davy-Rigaux and Christophe Pirenne and Solène Bellanger and Sylvie Pébrier and Julie Rosenkranz and Florence Roy and Mickaël Robert-Gonçalves (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en musique Actes des Rencontres nationales sur les recherches en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collegium Musicæ de l'Alliance Sorbonne Université, pp.291-309, 2023, Collection MusiqueS &amp; Interdisciplinarité, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25836/rnrm.2020.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer la musique sur support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge de Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18977,320 +18869,320 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hérold, N.; Guichaoua, C.; Mays, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte musical et environnements informatiques : actes des Journées d'Informatique Musicale 2020 (JIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg/Faculté des Arts, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of sympathetic string vibrations in the clavichord using a modal Udwadia-Kalaba formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SEM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 37th IMAC, A Conference and Exposition on Structural Dynamics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer, pp.277-280, 2019, Model Validation and Uncertainty Quantification</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer avec les doubles artificiels de la voix: Cantor digitalis et Vokinesis.Conférence-concert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197017v1</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wetzel Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La voix à double tranchant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solipsy, pp.185-203, 2018, Voix et psychanalyse 2017, 978-2-84932-106-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches arts-sciences au LIMSI-CNRS: conversation à trois voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19305,73 +19197,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images interactives: art contemporain, recherche et création numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Essais, Editions de la lettre volée, pp.171-195, 2016, 978-2-87317-471-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la parole à partir du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19387,113 +19279,199 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Techniques de l'ingénieur, pp.27, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orgue : intérieur/extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harmatan; Samuel Bianchini, Nathalie Delprat, Christian Jacquemin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simulation technologique et matérialisation artistique, une exploration transdiciplinaire Arts/sciences,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-178, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ Augmented Reality: Audio-Graphical Augmentation of a Classical Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Ajaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19502,105 +19480,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Noisternig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Design and Creation of Visual Interfaces: Advancements and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-147, 2012, 9781466602854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-0285-4.ch010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
-              <w:r>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orgue: intérieur/extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19616,337 +19594,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation technologique et matérialisation artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.157-174, 2012, 9782296559387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution (industrielle) dans la facture instrumentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts, sciences et techniques. Histoire des arts : actes de l'université de printemps, 26-27 mai 2011, château de Fontainebleau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDP, pp.101-106, 2012, 978-2-240-03325-3 01/06/2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acoustics of tangent−string interaction in the clavichord compared to hammer−string interaction in the fortepiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Clavicordio, XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musica Antica à Magnano, pp.83-90, 2011, 9788890026959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glass-organ : musical instrument augmentation for enhanced transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Ajaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19955,277 +19847,372 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Noisternig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Graphics, LNCS 5531</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.179-190, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02115-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spoken language processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley, 50p, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611180.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speech Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boëffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Mariani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spoken Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.99-167, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611180.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoustic portrait of four clavichords : tangent velocities, loudness and decay times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Besnainou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ginieis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Clavicordio, VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-213, 2008, 978-88-900269-5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne EvaSy d'évaluation de la synthèse de la parole à partir du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20234,51 +20221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20288,732 +20275,637 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' évaluation des technologies de traitement de la langue : les campagnes Technolangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès science publ.; Lavoisier, pp.183-208, 2008, (IC2. Cognition et traitement de l'information), 978-2-7462-1992-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase-Based Methods for Voice Source Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361911v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Baris Bozkurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chetouani, M.; Hussain, A.; Gas, B.; Milgram, M.; Zarader, J.-L. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Nonlinear Speech Processing International Conference on Non-Linear Speech Processing, NOLISP 2007 Paris, France, May 22-25, 2007 Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4885, Springer Verlag, pp.1-27, 2008, Lecture Notes in Computer Science, 2007, Volume 4885/2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-77347-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Besnainou</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Ginieis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Clavicordio, VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-213, 2008, 978-88-900269-5-9</w:t>
+              <w:t xml:space="preserve">Intelligent virtual agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligent virtual agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712522v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">C. Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Max</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des différents stimuli auditifs : musique, langage et bruit. Etude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lechevalier; Hervé Platel; Francis Eustache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cerveau musicien. Neuropsychologie et psychologie cognitive de la perception musicale - Chapitre 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.33-46, 2006, Questions de personne, 9782804162801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.leche.2006.01.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradigme d’analyse par la synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Lévy, Jean-Marc Chouvel, éditeurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observation, analyse, modèle : peut-on parler d'art avec les outils de la science ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.219-237, 2002, Les cahiers de l'IRCAM, 2-7475-3284-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the aperiodic component of speech signals for synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21029,150 +20921,150 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Text-To-Speech synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la parole à partir du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Garnier-Rizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Méloni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondements et perspectives en traitement automatique de la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUF, 1996, Collection de l'AUPELF-UREF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21182,289 +21074,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hampus Lindwall: l'improvisation dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantor Digitalis: Interactive Voice Factory and Digital Instrument of Sung Vowels/Semi-Vowels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification d’effort vocal pour la synthèse de voix chantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les douze degrés du silence - Orgue et réalité augmentée - CD audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21480,764 +21372,764 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livret, Hortus 096</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1-12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoustic and performance studies of an expressive keyboard: the clavichord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712669v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A. Quok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Acoustic and performance studies of an expressive keyboard: the clavichord</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acoustique du clavicorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, pp.1</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosody as movement in speech and music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Deroo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01712624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">2010, 4p</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computerized chironomy : from hand gesture in Gregorian singing to hand-controlled synthesis of intonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712623v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01712624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant lexical et organologique : du manicordion au clavicorde en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sympathie dans les cordophones à clavier : de l'organologie à l'esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911896v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03911899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adesto Sancta Trinitas (GB-Lbl Add. MS 28550), Philippe de Vitry, Orgue médiéval de Bouzy, CD Orgues Nouvelles 68, plage 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ave Regina Celorum (D-Mbs Mus. MS 3725), Walter Frye, Orgue médiéval de Bouzy, CD Orgues Nouvelles 68, plage 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId477"/>
+      <w:footerReference w:type="default" r:id="rId474"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22305,51 +22197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DA82809"/>
+    <w:nsid w:val="26C13730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22536,51 +22428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dalessandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2629-8752" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05971638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947709v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;o Jiolat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antunes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristine Wegner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larmet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2020.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinardel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5018433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti-Zoi Karakozoglou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.07.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK3JR7D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0040-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3478783" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcicg.2010070105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woodruff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884430" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozkurt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2005.843770" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1850031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1646401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Sundin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ambroise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/S0892-1997(03)00005-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C4D1Q1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tzoukermann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000967v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Darsinos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yegnanarayana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423745" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6393(96)00038-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HJF5Z3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1995.0013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demars" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6393(90)90018-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411848v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674464v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817843v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabot-Canet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283705v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10115215" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283703v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lucas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411766v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838112v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M.M. Dal Moro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Villegas Curulla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836593v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Domenighini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673985v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Maria Machado Dal Moro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844418v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-66" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847823v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M. M. Dal Moro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838142v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Ky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-125" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598544v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge De Laubier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.7b843efe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197066v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197063v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/LAM.2019.01" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672232v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-396" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712659v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712658v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712656v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712661v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621844v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-142" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621850v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Dat Tran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621851v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-192" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712568v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thanh Do" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-203" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621853v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-541" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712573v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2010-249" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637694v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712577v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712674v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621871v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621873v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-94" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551179v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712579v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540517v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712675v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712581v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-596" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712580v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960634" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712582v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106747v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712584v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712583v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2936017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107098v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712589v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnainou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ginieis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712586v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-249" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712588v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712590v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621891v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621888v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-398" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789795v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134411v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-762" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789803v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789802v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371680v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371689v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417878v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194691v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymerard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417874v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grau Sophie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417889v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417884v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417880v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417862v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellengo Michele" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712606v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirenne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;brier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.99" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360434v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712604v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712607v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schr&#246;der" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batliner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264978v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349550v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349578v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226029v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Livljani&#263;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Morciano" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.35" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010761v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197017v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antunes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009009v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wetzel Victor" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712516v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712517v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784566v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/64051" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0285-4.ch010" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712518v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712671v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106740v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712519v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712520v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02115-2_15" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TFPD913-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712521v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611180.ch1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657308v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611180.ch3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319932v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Bozkurt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712522v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712523v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.leche.2006.01.0033" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574857v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652518v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010601v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712669v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712618v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712676v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712623v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712624v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911896v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911899v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264668v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264694v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dalessandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2629-8752" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05971638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947709v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;o Jiolat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antunes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2020.10.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristine Wegner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larmet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinardel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5018433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti-Zoi Karakozoglou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.07.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK3JR7D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0040-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3478783" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcicg.2010070105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woodruff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fabre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884430" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1850031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozkurt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2005.843770" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1646401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Sundin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ambroise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/S0892-1997(03)00005-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C4D1Q1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tzoukermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yegnanarayana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Darsinos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423745" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6393(96)00038-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HJF5Z3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1995.0013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demars" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6393(90)90018-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabot-Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10115215" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108675v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lucas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Villegas Curulla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Domenighini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838112v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M.M. Dal Moro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844418v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-66" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Maria Machado Dal Moro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge De Laubier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.7b843efe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Ky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-125" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224798v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/LAM.2019.01" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712659v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712656v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621843v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-142" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712661v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712663v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712568v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thanh Do" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-203" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621850v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Dat Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-192" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621853v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-541" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540517v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2010-249" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712578v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712577v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712674v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621873v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-94" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712579v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712580v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960634" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712582v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-596" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106747v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712583v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712585v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2936017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107098v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621888v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-398" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712589v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnainou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ginieis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712586v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-249" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712588v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621891v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712590v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789795v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-762" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789803v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371680v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371689v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417878v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194691v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymerard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417887v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417874v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417889v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417884v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417880v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417862v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellengo Michele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712606v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911878v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirenne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;brier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.99" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360434v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712604v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712607v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schr&#246;der" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batliner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349578v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264978v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349550v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cler" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Livljani&#263;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Morciano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.35" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010761v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197017v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antunes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009009v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wetzel Victor" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712516v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712517v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784566v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/64051" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0285-4.ch010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712518v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712519v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712520v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02115-2_15" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TFPD913-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712521v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611180.ch1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657308v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611180.ch3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712522v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319932v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Bozkurt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712523v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.leche.2006.01.0033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574857v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652518v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010601v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712669v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712618v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712676v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712624v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712623v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911899v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911896v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264668v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264694v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>