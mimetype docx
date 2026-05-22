--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1667,286 +1667,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les instruments chanteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.36-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reflets d'improvisations. Improviser ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgues Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgues Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341301v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-02025861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe du clavicorde et la technique de Bach au clavier</w:t>
               </w:r>
@@ -4204,230 +4204,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'informatique joint le geste à la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RAMCESS : realtime and accurate musical control of expression in singing synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Woodruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (1), pp.31-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02884430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712501v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01712500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spectrum of glottal flow models</w:t>
               </w:r>
@@ -4664,51 +4664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (4), pp.344-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5340,217 +5340,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La synthèse de la parole et le traitement automatique des langues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une grammaire en tronçons appliquée à la génération de la prosodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Tzoukermann</w:t>
+                <w:t xml:space="preserve">Frédéric Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (1), pp.7-15</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (1), pp.115-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009044v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02009023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La synthèse de la parole et le traitement automatique des langues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+                <w:t xml:space="preserve">Evelyne Tzoukermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 42 (1), pp.115-143</w:t>
+              <w:t xml:space="preserve">, 2001, 42 (1), pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009023v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURET, facteur de grandes orgues d'église, et d'orgues d'accompagnement pour les choeurs.</w:t>
               </w:r>
@@ -7229,134 +7229,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pillot-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparing vocoders for automatic vocal tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernan Molina-Villota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of 16th International Symposium on Computer Music Multidisciplinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tokyo (JP), Japan. pp.756-759, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10115215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of finger tapping for rhythm control in performative speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7372,221 +7506,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hanyang International Symposium on Phonetics and Cognitive Sciences of Language 2023 "Linguistic and cognitive functions of fine phonetic detail underlying sound systems and/or sound change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hanyang Institute for Phonetics and Cognitive Sciences of Language, May 2023, Seoul, South Korea. pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Singing Toolkit: Gestural Control of Voice Synthesis, Voice Samples and Live Voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernan Molina-Villota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7604,51 +7604,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of 16th International Symposium on Computer Music Multidisciplinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tokyo (JP), Japan. pp.704-707, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10115215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283703v1</w:t>
@@ -7934,277 +7934,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la stylisation chironomique pour l'apprentissage de l'intonation du français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Kühnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.465-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiovanni Domenighini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Acoustics (ICA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838142v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03838095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations par sympathie dans le clavicorde</w:t>
               </w:r>
@@ -8279,354 +8279,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correction dynamique et adaptative de la justesse en voix chantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernan Molina Villota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte expressive de l'orgue : étude acoustique de la densité de tuyaux et d'une façade à ouverture variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Maria Machado Dal Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique (SFA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pipe organ buffet radiation patterns under different excitation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piergiovanni Domenighini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th international congress on acoustics (ICA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte expressive de l’orgue : étude acoustique de la densité de tuyaux et d’une façade à ouverture variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila M.M. Dal Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Villegas Curulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d’Acoustique (CFA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle organologie de la voix : chironomie et prosodie de la parole et du chant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes des 34e Journées d’Études sur la Parole (JEP2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.667-678, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2022-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrations par sympathie dans le clavicorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Théo Jiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8655,336 +8858,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction dynamique et adaptative de la justesse en voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hernan Molina Villota</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernan Molina-Villota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
-[...201 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9223,90 +9223,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodic Disambiguation Using Chironomic Stylization of Intonation with Native and Non-Native Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.516-520, </w:t>
@@ -10820,50 +10820,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel ajustement de hauteur mélodique pour les instruments de musique numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of chironomic stylization versus statistical modeling of prosody for expressive speech synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10888,158 +10970,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dresde, Germany. pp.3370-3374, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-142⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01621843v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01712565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de laugmentation de lorgue et du piano : de leffet de timbre à lécriture multipliée</w:t>
               </w:r>
@@ -11261,83 +11261,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visualizing gestures in the control of a digital musical instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, United Kingdom. pp.605-608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Objective evaluation of HMM-based speech synthesis system using Kullback-Leibler divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Thanh Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11346,158 +11428,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2014, 15th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2952-2956, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2014-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712568v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01712570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonation issues in HMM-based speech synthesis for Vietnamese</w:t>
               </w:r>
@@ -11910,351 +11910,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HMM-based TTS for Hanoi Vietnamese: issues in design and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Dat Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2311-2315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitartic: bi-manual gestural control of articulation in performative singing synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on New Interfaces for Musical Expression (NIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Daejeon, South Korea. pp.331-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vox Tactum Meets Chorus Digitalis: Seven Years of Singing Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Astrinaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnty Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712667v1</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">hal-01000268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mapping for improved pitch accuracy on touch user interfaces</w:t>
               </w:r>
@@ -12316,112 +12316,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ORJO et la META-MALLETTE 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge de Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Mons, Belgique. pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Of pipes and patches: Making music on the augmented organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRMMT Distinguished Lectures in the Science and Technology of Music, McGill University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12453,201 +12578,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Portland, United States. pp.659-662, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2012-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621860v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-01073222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomie et interface pour les instruments de musique virtuels</w:t>
               </w:r>
@@ -13137,191 +13137,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computerized chironomy : Five years of gesture−controlled voice and speech synthesis at LIMSI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chorus digitalis : polyphonic gestural singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Performative Speech and Singing Synthesis (P3S 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vancouver, Canada. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712573v1</w:t>
+                <w:t xml:space="preserve">hal-01712574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorus digitalis : polyphonic gestural singing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computerized chironomy : Five years of gesture−controlled voice and speech synthesis at LIMSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Performative Speech and Singing Synthesis (P3S 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vancouver, Canada. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712574v1</w:t>
+                <w:t xml:space="preserve">hal-01712573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorus digitalis : experiment in chironomic choir singing</w:t>
               </w:r>
@@ -13513,112 +13513,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrôle gestuel du modèle source / filtre de production de la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High quality TTS voices within one day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCA Speech Synthesis Workshop (SSW 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kyoto, Japan. pp.288-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole comme mouvement : glossolalies chironomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. 1p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La parole comme mouvement : glossolalies chironomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Journées d'Etude sur la Parole (JEP'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFCP, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glottal parameters estimation on speech using the Zero of the Z-transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13637,417 +13883,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.665-668, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2010-249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards optimal TTS corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2010-249⟩</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Valetta, Malta. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712578v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01712674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calliphony : a tool for real-time gestural modification and analysis of intonation and rythm</w:t>
               </w:r>
@@ -14321,511 +14321,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vocalic sandwich, a unit designed for unit selection TTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.2079-2082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2009-596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The acoustics of tangent-string interaction in the clavichord, with a comparison to hammer-string interaction in the fortepiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clavichord Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Magnano, Italy. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ORA project : audio-visual live electronics and the pipe organ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Picinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.477-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glottal closure instant detection using lines of maximum amplitudes (LOMA) of the wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tapei, Taiwan. pp.4517-4520, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ORA project: Audio-Visual Live Electronics and the Pipe Organ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Noisternig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...293 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Picinali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14844,208 +14844,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New paradigms for speech analysis and processing: the source-filter model revisited and gesture-controlled analysis-by-synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Analysis and Processing for Knowledge Discovery (ISCA ITRW 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Aalborg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voicing documentation of a pipe organ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.1307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial rendering of audiovisual synthetic speech used for immersive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Noisternig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15285,393 +15285,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A 3D audio-visual animated agent for expressive conversational Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pointal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Auditory-Visual Speech Processing (AVSP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, The, Netherlands. pp.P40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tonal portrait of the clavichord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Besnainou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ginieis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clavichord Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Magnano, Italy. pp.201-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712589v1</w:t>
-              </w:r>
-[...269 lines deleted...]
-                <w:t xml:space="preserve">hal-01712587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative evaluation of the Zeros of Z transform representation for voice source estimation</w:t>
               </w:r>
@@ -15925,51 +15925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directivity measurements of the singing voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18819,51 +18819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer la musique sur support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge de Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20100,64 +20100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic portrait of four clavichords : tangent velocities, loudness and decay times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Besnainou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ginieis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Clavicordio, VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-213, 2008, 978-88-900269-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20449,103 +20449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Max</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent virtual agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t>
@@ -20574,51 +20574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent virtual agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20653,70 +20653,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Max</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -21813,159 +21813,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sympathie dans les cordophones à clavier : de l'organologie à l'esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un tournant lexical et organologique : du manicordion au clavicorde en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911899v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03911896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22197,51 +22197,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26C13730"/>
+    <w:nsid w:val="915B25E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22428,51 +22428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dalessandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2629-8752" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05971638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947709v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;o Jiolat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antunes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2020.10.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristine Wegner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larmet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinardel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5018433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti-Zoi Karakozoglou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.07.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK3JR7D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0040-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3478783" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcicg.2010070105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woodruff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fabre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884430" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1850031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozkurt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2005.843770" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1646401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Sundin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ambroise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/S0892-1997(03)00005-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C4D1Q1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tzoukermann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yegnanarayana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Darsinos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423745" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6393(96)00038-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HJF5Z3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1995.0013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demars" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6393(90)90018-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabot-Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283705v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10115215" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108675v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lucas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Villegas Curulla" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Domenighini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838112v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M.M. Dal Moro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844418v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-66" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673985v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Maria Machado Dal Moro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge De Laubier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.7b843efe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Ky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-125" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224798v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/LAM.2019.01" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712659v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712656v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621843v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-142" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712661v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712663v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712568v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thanh Do" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-203" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621850v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Dat Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-192" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621853v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-541" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540517v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2010-249" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712578v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712577v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712674v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621873v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-94" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712579v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712580v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960634" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712582v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-596" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106747v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712583v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712584v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712585v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2936017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107098v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621888v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-398" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712589v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnainou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ginieis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712586v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-249" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712588v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621891v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712590v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789795v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-762" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789803v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371680v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371689v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417878v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194691v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymerard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417887v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417874v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417889v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417884v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417880v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417862v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellengo Michele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712606v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911878v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirenne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;brier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.99" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360434v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712604v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712607v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schr&#246;der" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batliner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349578v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264978v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349550v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cler" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Livljani&#263;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Morciano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.35" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010761v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197017v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antunes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009009v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wetzel Victor" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712516v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712517v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784566v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/64051" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0285-4.ch010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712518v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712519v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712520v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02115-2_15" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TFPD913-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712521v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611180.ch1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657308v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611180.ch3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712522v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319932v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Bozkurt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712523v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.leche.2006.01.0033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574857v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652518v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010601v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712669v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712618v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712676v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712624v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712623v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911899v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911896v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264668v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264694v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dalessandro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2629-8752" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05971638X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947709v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Th&#233;o Jiolat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antunes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0006438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2020.10.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristine Wegner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Larmet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinardel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Noisternig" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771819000050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5018433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti-Zoi Karakozoglou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Stylianou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.07.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK3JR7D5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sturmel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0040-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3478783" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ajaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcicg.2010070105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woodruff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02884430" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1850031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bozkurt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2005.843770" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344175v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1646401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisse Sciamarella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344178v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Sundin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ambroise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/S0892-1997(03)00005-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C4D1Q1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tzoukermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yegnanarayana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Darsinos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423745" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6393(96)00038-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HJF5Z3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Mertens" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1995.0013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depalle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demars" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000970v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6393(90)90018-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabot-Canet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltazar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04674510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10115215" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lucas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838142v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Villegas Curulla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiovanni Domenighini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Maria Machado Dal Moro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836593v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila M.M. Dal Moro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844418v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-66" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge De Laubier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.7b843efe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Ky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-125" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224798v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/LAM.2019.01" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Luizard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-396" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712659v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712563v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712656v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-142" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712661v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712663v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712568v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thanh Do" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-203" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621850v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Dat Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-192" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621853v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-541" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712668v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712573v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540517v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712577v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712674v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637694v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712576v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2010-249" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712578v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621873v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-94" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551179v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712579v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712581v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-596" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712675v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712582v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960634" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106747v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712583v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712585v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2936017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107098v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621888v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-398" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712589v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Besnainou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ginieis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712586v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-249" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712588v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621891v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712590v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789795v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134411v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#226;n Vu-Ngoc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-762" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789803v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371680v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371689v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417878v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194691v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymerard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417887v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417874v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417889v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417884v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417880v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05417862v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castellengo Michele" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bellanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Colson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darrifourcq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/FHUE8240" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712606v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911878v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirenne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;brier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.99" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360434v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712604v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712607v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schr&#246;der" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Batliner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349578v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264978v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349550v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cler" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Livljani&#263;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Morciano" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.35" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010761v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197017v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antunes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009009v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wetzel Victor" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Expert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712516v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delprat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712517v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106740v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784566v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/64051" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0285-4.ch010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712518v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712519v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712520v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02115-2_15" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TFPD913-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712521v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611180.ch1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657308v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bo&#235;ffard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611180.ch3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712522v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319932v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Bozkurt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77347-4_1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712523v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.leche.2006.01.0033" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574857v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02652518v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010601v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712669v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712618v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712676v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712624v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712623v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911896v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911899v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264668v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264694v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>