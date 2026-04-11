--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe de Vaulx </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Challenges in AIoT/IIoT/IoT Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (11), pp.5074. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense, Transform & Send for the Internet of Things (STS4IoT): UML profile for data-centric IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.101971. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual data model and its automatic implementation for IoT-based business intelligence applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.10719-10732. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3016608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment design for teaching digital logic and computer organization principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingling Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3392350.3392353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Experience of a Context-Aware System for Smart Irrigation Using CASO and IRRIG Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.1803. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10051803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Delay Optimization of Heterogeneous Multicore Wireless Multimedia Sensor Nodes by Adaptive Genetic-Simulated Annealing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwen Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Cardiac Arrhythmias Detection Approach for Real-Time Ambulatory ECG Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiancheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sishan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001417580046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of a resource-efficient, real-time and fault-tolerant wireless sensor network system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveWSN: A memory-efficient, energy-efficient, reprogrammable, and fault-tolerant platform for wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1550147716668068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise geometric analysis method for real-time ambulatory ECG detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-C. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (s2), pp.S335 - S342. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/THC-150970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and Energy Optimization Strategies for Multithreaded Operating System on the Resource-Constrained Wireless Sensor Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.22 - 48. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Real-time Operating System for Resource-constraint Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jsw.9.7.1767-1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Embedded Java Virtual Machine for Application Development in Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.9.7.1828-1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIROS: A Hybrid Real-Time Energy-Efficient Operating System for the Resource-Constrained Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (9), pp.17621 - 17654. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s140917621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous health monitoring and real-time cardiac arrhythmias detection : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-C. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BME-130900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architectures to Simplify the Application Development on Resource-constraint Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJACT : International Journal of Advancements in Computing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (11), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4156/ijact.vol5.issue11.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a promiscuous mode-based operating system for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Cheng Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaojishu Tongxin Chinese High Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.130-138. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3772/j.issn.1002-0470.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Embedded Real-time Operating System for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Cheng Zuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.4.6.428-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.140-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDREAM: A Super-small Distributed REAl-time Microkernel dedicated to wireless sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.398-410. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370780000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New System Dedicated to Real-time Cardiac Arrhythmias Tele-assistance and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-012-01-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASO et IRRIG deux ontologies pour le développement de systèmes contextuels : cas d’usage sur l’automatisation de l’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPS CPU development with analogous teaching method for experimental teaching of digital logic and computer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbi Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chongqing, China. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338840.3355658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization and Fault Tolerance to Embedded System Based on Adaptive Heterogeneous Multi-Core Hardware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoshi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Software Quality, Reliability and Security Companion (QRS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QRS-C.2018.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques d'un système d'irrigation intelligent : comparaison entre SSN et SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological requirement specification for smart irrigation systems: a SOSA/SSN and SAREF comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Sensor Networks Workshop (SSN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Resource-Efficient and Fault-Tolerant Wireless Sensor Network System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 2nd International Symposium on Dependable Computing and Internet of Things (DCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Wuhan, China. pp.122-127, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIT.2015.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory optimization techniques for multithreaded operating system on wireless sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Progress in Informatics and Computing (PIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Shanghai, China. pp.503-508, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIC.2014.6972386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Efficient Real-time Operating System for Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Multimedia Sensor Network Platform for Environmental Event Detection Dedicated to Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Smart Information Communication Science and Technology to Support Sustainable Development (NICST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6LoWPAN Stacks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Wuhan, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wicom.2011.6040344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système pour l'acquisition et la gestion de données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique "Système d'information et de Décision pour l'environnement" associé au 26ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Réseaux de Capteurs sans fil, en conjonction with the 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor network and remote heart health care application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Design and Manufacture (ADM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Harbin, China. pp.842-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Wireless Bus-Station System Dedicated to Disabled Wheelchair and Blind Passengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.434, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid operating system dedicated to wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.1659-1662, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEC: an operating system routing protocol integrated for wireless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cuiabá, Brazil. pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS: A Tiny Real-Time Micro-Kernel for Wireless Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiCOM.2006.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks dedicated to remote continuous real-time cardiac arrhythmias detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedded real-time network microkernel dedicated to wireless sensor network: ERN/sub mu/K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Communications, Networking and Mobile Computing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNM.2005.1544249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and packets delivery analysis of MANET On Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Networks (ICWN 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Las Vegas, United States. pp.516-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Continuous Cardiac Arrhythmias Detection System: RECAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Engineering in Medicine and Biology 27th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Shanghai, China. pp.875-881, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1616555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-Hoc Networks (IWWAN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, London, United Kingdom. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A configurable micro network kernel dedicated to real-time distributed embedded network sensor: telemedicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing (ICSP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.1748-1752, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOSP.2002.1180140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed REAl-time and fault-tolerance oriented Mirco-kernel, DREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third European DSP and Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime Cardiac Arrhythmias Monitoring for Pervasive Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet R. Yuce; Jamil Khan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Body Area Networks: Technology, Implementation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pan Stanford Press, pp.41-74, 2011, ISBN 9789814316712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time cardiac arrhythmia tele-Assistance and monitoring platform: RECATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Smart Homes to Smart Care ICOST 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.99-106, 2005, Assistive Technology Research Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote continuous cardiac arrhythmias detection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of Healthcare with Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, pp.112-120, 2004, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM: un micro noyau temps réel orienté pour la tolérance aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télémédecine et e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.63-69, 2002, Informatique et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’exploitation pour un capteur d’un réseau de capteurs et capteur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017140755. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for task scheduling, signal analysis and remote sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1724684. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe de Vaulx </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Challenges in AIoT/IIoT/IoT Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (11), pp.5074. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense, Transform & Send for the Internet of Things (STS4IoT): UML profile for data-centric IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.101971. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual data model and its automatic implementation for IoT-based business intelligence applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.10719-10732. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3016608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment design for teaching digital logic and computer organization principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingling Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3392350.3392353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Experience of a Context-Aware System for Smart Irrigation Using CASO and IRRIG Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.1803. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10051803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Delay Optimization of Heterogeneous Multicore Wireless Multimedia Sensor Nodes by Adaptive Genetic-Simulated Annealing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwen Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Cardiac Arrhythmias Detection Approach for Real-Time Ambulatory ECG Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiancheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sishan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001417580046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of a resource-efficient, real-time and fault-tolerant wireless sensor network system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveWSN: A memory-efficient, energy-efficient, reprogrammable, and fault-tolerant platform for wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1550147716668068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise geometric analysis method for real-time ambulatory ECG detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-C. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (s2), pp.S335 - S342. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/THC-150970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and Energy Optimization Strategies for Multithreaded Operating System on the Resource-Constrained Wireless Sensor Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.22 - 48. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Real-time Operating System for Resource-constraint Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jsw.9.7.1767-1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Embedded Java Virtual Machine for Application Development in Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.9.7.1828-1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIROS: A Hybrid Real-Time Energy-Efficient Operating System for the Resource-Constrained Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (9), pp.17621 - 17654. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s140917621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous health monitoring and real-time cardiac arrhythmias detection : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-C. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BME-130900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architectures to Simplify the Application Development on Resource-constraint Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJACT : International Journal of Advancements in Computing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (11), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4156/ijact.vol5.issue11.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a promiscuous mode-based operating system for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Cheng Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaojishu Tongxin Chinese High Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.130-138. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3772/j.issn.1002-0470.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Embedded Real-time Operating System for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Cheng Zuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.4.6.428-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.140-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDREAM: A Super-small Distributed REAl-time Microkernel dedicated to wireless sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.398-410. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370780000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New System Dedicated to Real-time Cardiac Arrhythmias Tele-assistance and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-012-01-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASO et IRRIG deux ontologies pour le développement de systèmes contextuels : cas d’usage sur l’automatisation de l’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPS CPU development with analogous teaching method for experimental teaching of digital logic and computer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbi Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chongqing, China. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338840.3355658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization and Fault Tolerance to Embedded System Based on Adaptive Heterogeneous Multi-Core Hardware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoshi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Software Quality, Reliability and Security Companion (QRS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QRS-C.2018.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques d'un système d'irrigation intelligent : comparaison entre SSN et SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological requirement specification for smart irrigation systems: a SOSA/SSN and SAREF comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Sensor Networks Workshop (SSN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Resource-Efficient and Fault-Tolerant Wireless Sensor Network System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 2nd International Symposium on Dependable Computing and Internet of Things (DCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Wuhan, China. pp.122-127, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIT.2015.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory optimization techniques for multithreaded operating system on wireless sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Progress in Informatics and Computing (PIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Shanghai, China. pp.503-508, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIC.2014.6972386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Efficient Real-time Operating System for Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Multimedia Sensor Network Platform for Environmental Event Detection Dedicated to Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Smart Information Communication Science and Technology to Support Sustainable Development (NICST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6LoWPAN Stacks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Wuhan, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wicom.2011.6040344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système pour l'acquisition et la gestion de données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique "Système d'information et de Décision pour l'environnement" associé au 26ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Réseaux de Capteurs sans fil, en conjonction with the 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor network and remote heart health care application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Design and Manufacture (ADM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Harbin, China. pp.842-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEC: an operating system routing protocol integrated for wireless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cuiabá, Brazil. pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid operating system dedicated to wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.1659-1662, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Wireless Bus-Station System Dedicated to Disabled Wheelchair and Blind Passengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.434, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS: A Tiny Real-Time Micro-Kernel for Wireless Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiCOM.2006.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedded real-time network microkernel dedicated to wireless sensor network: ERN/sub mu/K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Communications, Networking and Mobile Computing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNM.2005.1544249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks dedicated to remote continuous real-time cardiac arrhythmias detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and packets delivery analysis of MANET On Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Networks (ICWN 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Las Vegas, United States. pp.516-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Continuous Cardiac Arrhythmias Detection System: RECAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Engineering in Medicine and Biology 27th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Shanghai, China. pp.875-881, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1616555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-Hoc Networks (IWWAN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, London, United Kingdom. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A configurable micro network kernel dedicated to real-time distributed embedded network sensor: telemedicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing (ICSP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.1748-1752, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOSP.2002.1180140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed REAl-time and fault-tolerance oriented Mirco-kernel, DREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third European DSP and Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime Cardiac Arrhythmias Monitoring for Pervasive Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet R. Yuce; Jamil Khan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Body Area Networks: Technology, Implementation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pan Stanford Press, pp.41-74, 2011, ISBN 9789814316712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time cardiac arrhythmia tele-Assistance and monitoring platform: RECATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Smart Homes to Smart Care ICOST 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.99-106, 2005, Assistive Technology Research Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote continuous cardiac arrhythmias detection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of Healthcare with Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, pp.112-120, 2004, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM: un micro noyau temps réel orienté pour la tolérance aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télémédecine et e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.63-69, 2002, Informatique et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’exploitation pour un capteur d’un réseau de capteurs et capteur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017140755. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for task scheduling, signal analysis and remote sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1724684. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunxing Diao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eduardo Plazas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3016608" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Yuan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3392350.3392353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Xiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwu Shen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7494829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancheng Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001417580046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwu Xiong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2016.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Gholami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147716668068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. Zuo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-150970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150100022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Guo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jsw.9.7.1767-1780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.9.7.1828-1837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140917621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130900" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/ijact.vol5.issue11.9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Cheng Zuo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3772/j.issn.1002-0470.2013.02.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.4.6.428-435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370780000169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9495B18DEAC4DF716F055C407536CBFE34FAB8BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponsonnaille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gineste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-01-0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Sheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbi Rao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338840.3355658" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwen Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Zou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoshi Xia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS-C.2018.00063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIT.2015.12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailun Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIC.2014.6972386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yibo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wicom.2011.6040344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061599" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061194" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiCOM.2006.410" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNM.2005.1544249" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1616555" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2002.1180140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunxing Diao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eduardo Plazas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3016608" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Yuan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3392350.3392353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Xiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwu Shen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7494829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancheng Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001417580046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwu Xiong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2016.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Gholami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147716668068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. Zuo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-150970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150100022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Guo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jsw.9.7.1767-1780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.9.7.1828-1837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140917621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130900" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/ijact.vol5.issue11.9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Cheng Zuo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3772/j.issn.1002-0470.2013.02.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.4.6.428-435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370780000169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9495B18DEAC4DF716F055C407536CBFE34FAB8BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponsonnaille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gineste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-01-0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Sheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbi Rao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338840.3355658" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwen Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Zou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoshi Xia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS-C.2018.00063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIT.2015.12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailun Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIC.2014.6972386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yibo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wicom.2011.6040344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061194" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061599" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiCOM.2006.410" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNM.2005.1544249" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1616555" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2002.1180140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>