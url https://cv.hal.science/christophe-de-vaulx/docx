--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe de Vaulx </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Challenges in AIoT/IIoT/IoT Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (11), pp.5074. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense, Transform & Send for the Internet of Things (STS4IoT): UML profile for data-centric IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.101971. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual data model and its automatic implementation for IoT-based business intelligence applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.10719-10732. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3016608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment design for teaching digital logic and computer organization principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingling Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3392350.3392353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Experience of a Context-Aware System for Smart Irrigation Using CASO and IRRIG Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.1803. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10051803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Delay Optimization of Heterogeneous Multicore Wireless Multimedia Sensor Nodes by Adaptive Genetic-Simulated Annealing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwen Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Cardiac Arrhythmias Detection Approach for Real-Time Ambulatory ECG Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiancheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sishan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001417580046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of a resource-efficient, real-time and fault-tolerant wireless sensor network system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveWSN: A memory-efficient, energy-efficient, reprogrammable, and fault-tolerant platform for wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1550147716668068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise geometric analysis method for real-time ambulatory ECG detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-C. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (s2), pp.S335 - S342. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/THC-150970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and Energy Optimization Strategies for Multithreaded Operating System on the Resource-Constrained Wireless Sensor Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.22 - 48. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Real-time Operating System for Resource-constraint Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jsw.9.7.1767-1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Embedded Java Virtual Machine for Application Development in Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.9.7.1828-1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIROS: A Hybrid Real-Time Energy-Efficient Operating System for the Resource-Constrained Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (9), pp.17621 - 17654. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s140917621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous health monitoring and real-time cardiac arrhythmias detection : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-C. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BME-130900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architectures to Simplify the Application Development on Resource-constraint Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJACT : International Journal of Advancements in Computing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (11), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4156/ijact.vol5.issue11.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a promiscuous mode-based operating system for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Cheng Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaojishu Tongxin Chinese High Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.130-138. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3772/j.issn.1002-0470.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Embedded Real-time Operating System for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Cheng Zuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.4.6.428-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.140-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDREAM: A Super-small Distributed REAl-time Microkernel dedicated to wireless sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.398-410. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370780000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New System Dedicated to Real-time Cardiac Arrhythmias Tele-assistance and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-012-01-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASO et IRRIG deux ontologies pour le développement de systèmes contextuels : cas d’usage sur l’automatisation de l’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPS CPU development with analogous teaching method for experimental teaching of digital logic and computer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbi Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chongqing, China. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338840.3355658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization and Fault Tolerance to Embedded System Based on Adaptive Heterogeneous Multi-Core Hardware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoshi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Software Quality, Reliability and Security Companion (QRS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QRS-C.2018.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques d'un système d'irrigation intelligent : comparaison entre SSN et SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological requirement specification for smart irrigation systems: a SOSA/SSN and SAREF comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Sensor Networks Workshop (SSN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Resource-Efficient and Fault-Tolerant Wireless Sensor Network System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 2nd International Symposium on Dependable Computing and Internet of Things (DCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Wuhan, China. pp.122-127, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIT.2015.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory optimization techniques for multithreaded operating system on wireless sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Progress in Informatics and Computing (PIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Shanghai, China. pp.503-508, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIC.2014.6972386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Efficient Real-time Operating System for Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Multimedia Sensor Network Platform for Environmental Event Detection Dedicated to Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Smart Information Communication Science and Technology to Support Sustainable Development (NICST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6LoWPAN Stacks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Wuhan, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wicom.2011.6040344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système pour l'acquisition et la gestion de données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique "Système d'information et de Décision pour l'environnement" associé au 26ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Réseaux de Capteurs sans fil, en conjonction with the 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor network and remote heart health care application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Design and Manufacture (ADM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Harbin, China. pp.842-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEC: an operating system routing protocol integrated for wireless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cuiabá, Brazil. pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid operating system dedicated to wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.1659-1662, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Wireless Bus-Station System Dedicated to Disabled Wheelchair and Blind Passengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.434, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS: A Tiny Real-Time Micro-Kernel for Wireless Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiCOM.2006.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedded real-time network microkernel dedicated to wireless sensor network: ERN/sub mu/K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Communications, Networking and Mobile Computing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNM.2005.1544249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks dedicated to remote continuous real-time cardiac arrhythmias detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and packets delivery analysis of MANET On Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Networks (ICWN 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Las Vegas, United States. pp.516-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Continuous Cardiac Arrhythmias Detection System: RECAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Engineering in Medicine and Biology 27th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Shanghai, China. pp.875-881, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1616555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-Hoc Networks (IWWAN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, London, United Kingdom. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A configurable micro network kernel dedicated to real-time distributed embedded network sensor: telemedicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing (ICSP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.1748-1752, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOSP.2002.1180140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed REAl-time and fault-tolerance oriented Mirco-kernel, DREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third European DSP and Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime Cardiac Arrhythmias Monitoring for Pervasive Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet R. Yuce; Jamil Khan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Body Area Networks: Technology, Implementation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pan Stanford Press, pp.41-74, 2011, ISBN 9789814316712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time cardiac arrhythmia tele-Assistance and monitoring platform: RECATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Smart Homes to Smart Care ICOST 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.99-106, 2005, Assistive Technology Research Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote continuous cardiac arrhythmias detection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of Healthcare with Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, pp.112-120, 2004, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM: un micro noyau temps réel orienté pour la tolérance aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télémédecine et e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.63-69, 2002, Informatique et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’exploitation pour un capteur d’un réseau de capteurs et capteur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017140755. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for task scheduling, signal analysis and remote sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1724684. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe de Vaulx </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and Challenges in AIoT/IIoT/IoT Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (11), pp.5074. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23115074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense, Transform & Send for the Internet of Things (STS4IoT): UML profile for data-centric IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Battistoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.101971. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2021.101971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual data model and its automatic implementation for IoT-based business intelligence applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Eduardo Plazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (10), pp.10719-10732. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2020.3016608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment design for teaching digital logic and computer organization principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingling Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3392350.3392353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Experience of a Context-Aware System for Smart Irrigation Using CASO and IRRIG Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.1803. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10051803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Delay Optimization of Heterogeneous Multicore Wireless Multimedia Sensor Nodes by Adaptive Genetic-Simulated Annealing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwen Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/7494829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Cardiac Arrhythmias Detection Approach for Real-Time Ambulatory ECG Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiancheng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sishan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218001417580046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of a resource-efficient, real-time and fault-tolerant wireless sensor network system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveWSN: A memory-efficient, energy-efficient, reprogrammable, and fault-tolerant platform for wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1550147716668068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise geometric analysis method for real-time ambulatory ECG detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-C. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (s2), pp.S335 - S342. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/THC-150970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory and Energy Optimization Strategies for Multithreaded Operating System on the Resource-Constrained Wireless Sensor Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.22 - 48. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s150100022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Real-time Operating System for Resource-constraint Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jsw.9.7.1767-1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Embedded Java Virtual Machine for Application Development in Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.9.7.1828-1837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIROS: A Hybrid Real-Time Energy-Efficient Operating System for the Resource-Constrained Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid El Gholami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (9), pp.17621 - 17654. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s140917621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous health monitoring and real-time cardiac arrhythmias detection : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-C. Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.1027-1033. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BME-130900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Architectures to Simplify the Application Development on Resource-constraint Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJACT : International Journal of Advancements in Computing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (11), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4156/ijact.vol5.issue11.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and design of a promiscuous mode-based operating system for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Cheng Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaojishu Tongxin Chinese High Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.130-138. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3772/j.issn.1002-0470.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Embedded Real-time Operating System for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-Cheng Zuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (6), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jnw.4.6.428-435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Y. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melike Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Harbin Institute of Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.140-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDREAM: A Super-small Distributed REAl-time Microkernel dedicated to wireless sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.398-410. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370780000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New System Dedicated to Real-time Cardiac Arrhythmias Tele-assistance and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-012-01-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASO et IRRIG deux ontologies pour le développement de systèmes contextuels : cas d’usage sur l’automatisation de l’irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPS CPU development with analogous teaching method for experimental teaching of digital logic and computer organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangming Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbi Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Chongqing, China. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338840.3355658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Optimization and Fault Tolerance to Embedded System Based on Adaptive Heterogeneous Multi-Core Hardware Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panwen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoshi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Software Quality, Reliability and Security Companion (QRS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QRS-C.2018.00063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques d'un système d'irrigation intelligent : comparaison entre SSN et SAREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.21-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological requirement specification for smart irrigation systems: a SOSA/SSN and SAREF comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Semantic Sensor Networks Workshop (SSN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Resource-Efficient and Fault-Tolerant Wireless Sensor Network System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwu Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 2nd International Symposium on Dependable Computing and Internet of Things (DCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Wuhan, China. pp.122-127, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCIT.2015.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory optimization techniques for multithreaded operating system on wireless sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Progress in Informatics and Computing (PIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Shanghai, China. pp.503-508, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIC.2014.6972386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Efficient Real-time Operating System for Wireless Sensor Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Multimedia Sensor Network Platform for Environmental Event Detection Dedicated to Precision Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and Smart Information Communication Science and Technology to Support Sustainable Development (NICST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6LoWPAN Stacks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 7th International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Wuhan, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wicom.2011.6040344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système pour l'acquisition et la gestion de données environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique "Système d'information et de Décision pour l'environnement" associé au 26ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiveNode: LIMOS versatile embedded wireless sensor node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International sur les Réseaux de Capteurs sans fil, en conjonction with the 7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition (NOTERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco. pp.65-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor network and remote heart health care application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Design and Manufacture (ADM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Harbin, China. pp.842-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Wireless Bus-Station System Dedicated to Disabled Wheelchair and Blind Passengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.434, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEC: an operating system routing protocol integrated for wireless sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Information and Telecommunication Technologies Symposium (I2TS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cuiabá, Brazil. pp.176-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid operating system dedicated to wireless sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Wireless Mobile and Multimedia Networks Proceedings (ICWMMN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Hangzhou, China. pp.1659-1662, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20061194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIMOS: A Tiny Real-Time Micro-Kernel for Wireless Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Wireless Communications, Networking and Mobile Computing (WiCOM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiCOM.2006.410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An embedded real-time network microkernel dedicated to wireless sensor network: ERN/sub mu/K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Communications, Networking and Mobile Computing, 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Wuhan, China. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNM.2005.1544249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless sensor networks dedicated to remote continuous real-time cardiac arrhythmias detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-Time Continuous Cardiac Arrhythmias Detection System: RECAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Engineering in Medicine and Biology 27th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Shanghai, China. pp.875-881, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2005.1616555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity and packets delivery analysis of MANET On Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 International Conference on Wireless Networks (ICWN 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Las Vegas, United States. pp.516-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Wireless Ad-Hoc Networks (IWWAN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, London, United Kingdom. pp.85-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The capacity and packets delivery of MANET On Road: MANETOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mobil Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, ChongQing, China. pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A configurable micro network kernel dedicated to real-time distributed embedded network sensor: telemedicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal Processing (ICSP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Beijing, China. pp.1748-1752, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICOSP.2002.1180140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed REAl-time and fault-tolerance oriented Mirco-kernel, DREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third European DSP and Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime Cardiac Arrhythmias Monitoring for Pervasive Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet R. Yuce; Jamil Khan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Body Area Networks: Technology, Implementation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pan Stanford Press, pp.41-74, 2011, ISBN 9789814316712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time cardiac arrhythmia tele-Assistance and monitoring platform: RECATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Smart Homes to Smart Care ICOST 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, pp.99-106, 2005, Assistive Technology Research Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote continuous cardiac arrhythmias detection and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of Healthcare with Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, pp.112-120, 2004, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DREAM: un micro noyau temps réel orienté pour la tolérance aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télémédecine et e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.63-69, 2002, Informatique et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’exploitation pour un capteur d’un réseau de capteurs et capteur associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xunxing Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017140755. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for task scheduling, signal analysis and remote sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gineste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ponsonnaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1724684. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunxing Diao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eduardo Plazas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3016608" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Yuan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3392350.3392353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Xiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwu Shen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7494829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancheng Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001417580046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwu Xiong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2016.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Gholami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147716668068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. Zuo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-150970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150100022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Guo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jsw.9.7.1767-1780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.9.7.1828-1837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140917621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130900" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/ijact.vol5.issue11.9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Cheng Zuo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3772/j.issn.1002-0470.2013.02.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.4.6.428-435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370780000169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9495B18DEAC4DF716F055C407536CBFE34FAB8BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponsonnaille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gineste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-01-0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Sheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbi Rao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338840.3355658" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwen Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Zou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoshi Xia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS-C.2018.00063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIT.2015.12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailun Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIC.2014.6972386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yibo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wicom.2011.6040344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061194" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061599" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiCOM.2006.410" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNM.2005.1544249" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1616555" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2002.1180140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunxing Diao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Eduardo Plazas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2021.101971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Duy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.3016608" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingling Yuan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3392350.3392353" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787962v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Xiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwu Shen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/7494829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiancheng Zhu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001417580046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwu Xiong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2016.05.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01787998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Gholami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147716668068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-C. Zuo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-150970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150100022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Guo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jsw.9.7.1767-1780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.9.7.1828-1837" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140917621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130900" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/ijact.vol5.issue11.9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De-Cheng Zuo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3772/j.issn.1002-0470.2013.02.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.4.6.428-435" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Y. Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Kara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370780000169" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9495B18DEAC4DF716F055C407536CBFE34FAB8BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ponsonnaille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gineste" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-012-01-0030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda Villal&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangming Sheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Shi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbi Rao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338840.3355658" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panwen Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Zou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoshi Xia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS-C.2018.00063" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841316v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIT.2015.12" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailun Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIC.2014.6972386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yibo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wicom.2011.6040344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Amara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061599" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788302v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20061194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiCOM.2006.410" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNM.2005.1544249" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2005.1616555" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2002.1180140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788979v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01788088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>