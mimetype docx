--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -198,622 +198,622 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial des Cahiers n°3 &amp;quot;Espace, Environnement, Risques et Résilience</w:t>
+                <w:t xml:space="preserve">Transdisciplinarité en sciences de l'environnement, un exemple de mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patricia Morales Errázuriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara-Anne Comel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Den Auwer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Morales Errázuriz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Espace, Environnement, Risques et Résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354371v1</w:t>
+                <w:t xml:space="preserve">hal-05354389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial des Cahiers Espace, Environnement, Risques et Résilience N°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Morales Errázuriz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Espace, Environnement, Risques et Résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinarité en sciences de l'environnement, un exemple de mise en oeuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial des Cahiers n°3 &amp;quot;Espace, Environnement, Risques et Résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Morales Errázuriz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Espace, Environnement, Risques et Résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354389v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP climat, quelles options énergétiques ? : le cas du nucléaire (le point de vue d'un observateur)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">When radiochemistry meets radioecology (the marine environment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Den Auwer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara-Anne Comel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Espace, Environnement, Risques et Résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 935, pp.173247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61953/ceerr.5323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403814v1</w:t>
+                <w:t xml:space="preserve">hal-04844655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When radiochemistry meets radioecology (the marine environment)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COP climat, quelles options énergétiques ? : le cas du nucléaire (le point de vue d'un observateur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Aupiais</w:t>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+                <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Monfort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+                <w:t xml:space="preserve">Annick Billebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara-Anne Comel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 935, pp.173247. </w:t>
+              <w:t xml:space="preserve">Les Cahiers Espace, Environnement, Risques et Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61953/ceerr.5323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844655v1</w:t>
+                <w:t xml:space="preserve">hal-04403814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium contamination of bivalve Mytilus galloprovincialis, speciation and localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,3553 +1018,3549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring uranium bioaccumulation in the brown alga Ascophyllum nodosum: insights from multi-scale spectroscopy and imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risque nucléaire et radio-isotopes, de la perception publique aux nouvelles politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lancini-Pantera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Carle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49293-w⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Espace, Environnement, Risques et Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/ceerr.5325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05277786v1</w:t>
+                <w:t xml:space="preserve">hal-04401177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque nucléaire et radio-isotopes, de la perception publique aux nouvelles politiques publiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring uranium bioaccumulation in the brown alga Ascophyllum nodosum: insights from multi-scale spectroscopy and imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Zerbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Espace, Environnement, Risques et Résilience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49293-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61953/ceerr.5325⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04401177v1</w:t>
+                <w:t xml:space="preserve">hal-05277786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the transferrin protein and plutonium (and thorium), what's new ?</w:t>
+                <w:t xml:space="preserve">Uranium speciation in a chalky soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Zurita</w:t>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoru Tsushima</w:t>
+                <w:t xml:space="preserve">Christophe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Menut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360979v1</w:t>
+                <w:t xml:space="preserve">hal-04361004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium speciation in a chalky soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between the transferrin protein and plutonium (and thorium), what's new ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Tsushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bayle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (55), pp.3462-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361004v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation and Speciation of Cobalt in Paracentrotus lividus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Chemistry of Radionuclides : Open Questions and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Reeves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+                <w:t xml:space="preserve">Gaëlle Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jeanson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (6), pp.3462-3470. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202200108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853707v1</w:t>
+                <w:t xml:space="preserve">hal-04360958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Chemistry of Radionuclides : Open Questions and Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Accumulation and Speciation of Cobalt in Paracentrotus lividus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Di Giorgio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 87 (8), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (6), pp.3462-3470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202200108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c06702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360958v1</w:t>
+                <w:t xml:space="preserve">hal-03853707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+                <w:t xml:space="preserve">Chelating Polymers for Targeted Decontamination of Actinides: Application of PEI-MP to Hydroxyapatite-Th(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Jeanne Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Elena Leveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+                <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01164-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.4732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23094732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03564149v1</w:t>
+                <w:t xml:space="preserve">hal-03861887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelating Polymers for Targeted Decontamination of Actinides: Application of PEI-MP to Hydroxyapatite-Th(IV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Fèvre</w:t>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Leveille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (9), pp.4732. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23094732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861887v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ortet</w:t>
+                <w:t xml:space="preserve">A table-top cloud chamber to observe radioactivity in the uranium decay chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Sandra Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.1c00734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355370v1</w:t>
+                <w:t xml:space="preserve">hal-03572579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A table-top cloud chamber to observe radioactivity in the uranium decay chain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Creff</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 460-461, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572579v1</w:t>
+                <w:t xml:space="preserve">hal-03188160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low doses of uranium and osteoclastic bone resorption: key reciprocal effects evidenced using new in vitro biomimetic models of bone matrix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Interaction of Th(IV), Pu(IV) and iron(III) with ferritin protein : how similar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Tsushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Creff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108237v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Th(IV), Pu(IV) and iron(III) with ferritin protein : how similar ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Low doses of uranium and osteoclastic bone resorption: key reciprocal effects evidenced using new in vitro biomimetic models of bone matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (3), pp.1023-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-020-02966-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572568v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actinides leur interaction avec les processus biologiques: où en sommes-nous?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+                <w:t xml:space="preserve">Development of biomimetic bone matrices loaded with uranium to study the effect of this actinide on bone cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.100912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2021.100912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188160v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 70‐Year‐Old Mystery in Technetium Chemistry Explained by the New Technetium Polyoxometalate [H 7 O 3 ] 4 [Tc 20 O 68 ] ⋅ 4H 2 O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin German</w:t>
+                <w:t xml:space="preserve">Alexander Fedoseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Fedoseev</w:t>
+                <w:t xml:space="preserve">Mikhail Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Grigoriev</w:t>
+                <w:t xml:space="preserve">Gayane Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (54), pp.13624-13631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202102035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of biomimetic bone matrices loaded with uranium to study the effect of this actinide on bone cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Hagège</w:t>
+                <w:t xml:space="preserve">Ultrasonically assisted conversion of uranium trioxide into uranium( vi ) intrinsic colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2021.100912⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (33), pp.11498-11511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT01609A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921899v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonically assisted conversion of uranium trioxide into uranium( vi ) intrinsic colloids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Thermodynamics Studies on Polyaminophosphonate Ligands for Uranyl Decorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Gaoyang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT01609A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.2149-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340169v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Thermodynamics Studies on Polyaminophosphonate Ligands for Uranyl Decorporation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of the perception of nuclear risk in two populations (expert/non-expert) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Lorenzo Solari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+                <w:t xml:space="preserve">Sandra Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02145⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.2288-2298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2020.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186161v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does iron storage protein ferritin interact with plutonium (and thorium)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Zurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satorou Tsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Garcia Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.Chem. Eur. J. 10.1002/chem.202003653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202003653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02995304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the perception of nuclear risk in two populations (expert/non-expert) in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carboxylate- and Phosphonate-Modified Polyethylenimine: Toward the Design of Actinide Decorporation Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Drouot</w:t>
+                <w:t xml:space="preserve">Florian Lahrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Léost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2020.08.015⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (1), pp.128-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922765v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylate- and Phosphonate-Modified Polyethylenimine: Toward the Design of Actinide Decorporation Agents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What do we know about actinides-protein interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurane Léost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Aupiais</w:t>
+                <w:t xml:space="preserve">G Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02014⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ract-2019-3120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533932v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium Effect on Osteocytic Cells In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 170 (1), pp.199-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/toxsci/kfz087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary Round-Robin Test on Molecular Spectroscopy of the U(VI) Acetate System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Foerstendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Steudtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoru Tsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kumke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (5), pp.8167-8177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.9b00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02120694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we know about actinides-protein interactions?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uranyl-chelating peptides to help understanding uranium toxicity at a molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vidaud</w:t>
+                <w:t xml:space="preserve">Fanny Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Gathu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ract-2019-3120⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.06005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191406005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592400v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is hydroxypyridonate 3,4,3-LI(1,2-HOPO) a good competitor of fetuin for uranyl metabolism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.496-507. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8mt00272j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl-chelating peptides to help understanding uranium toxicity at a molecular level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colette Lebrun</w:t>
+                <w:t xml:space="preserve">Uranium Uptake in Paracentrotus lividus Sea Urchin, Accumulation and Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Gathu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Danil Smiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Shuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20191406005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (14), pp.7974-7983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b06380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447953v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium Uptake in Paracentrotus lividus Sea Urchin, Accumulation and Speciation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protactinium(V) in aqueous solution: a light actinide without actinyl moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Shuh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (14), pp.7974-7983. </w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (9-11), pp.979-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b06380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ract-2019-3119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196756v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02324732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do actinyls interact with hyperphosphorylated yolk protein phosvitin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Steudtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -4596,8479 +4592,8483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protactinium(V) in aqueous solution: a light actinide without actinyl moiety</w:t>
+                <w:t xml:space="preserve">Revisiting the Cobalt(II) hydration from Molecular Dynamics and X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Naour</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Caralampio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ract-2019-3119⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2019.1650209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02324732v1</w:t>
+                <w:t xml:space="preserve">hal-03592377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Cobalt(II) hydration from Molecular Dynamics and X-ray Absorption Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Martínez</w:t>
+                <w:t xml:space="preserve">Focus on speciation assessment in marine radiochemistry with Xray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Pappalardo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pier Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592377v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethyleneimine Methylenecarboxylate: a macromolecular DTPA analogue to chelate plutonium(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Leost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8cc05206a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on speciation assessment in marine radiochemistry with Xray Absorption Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+                <w:t xml:space="preserve">Towards the development of chitosan nanoparticles for plutonium pulmonary decorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Léost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van Der Meeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Solari</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Trans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (33), pp.11605-11618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt02419g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606377v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of chitosan nanoparticles for plutonium pulmonary decorporation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Vincent</w:t>
+                <w:t xml:space="preserve">Experimental Speciation of Plutonium(IV) in Natural Seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
+                <w:t xml:space="preserve">Mireille Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Colina-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Mustre de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Trans.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (7), pp.2021-2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998994v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Speciation of Plutonium(IV) in Natural Seawater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">The electronic structure of f-element Prussian blue analogs determined by soft X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Colina-Ruiz</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Shuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Mustre de Leon</w:t>
+                <w:t xml:space="preserve">Tolek Tyliszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (86), pp.12206-12209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc05176c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596685v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02983237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electronic structure of f-element Prussian blue analogs determined by soft X-ray absorption spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Shuh</w:t>
+                <w:t xml:space="preserve">Polyethyleneimine Methylphosphonate : towards the design of a new class of macromolecular actinide chelating agent in case of human exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolek Tyliszczak</w:t>
+                <w:t xml:space="preserve">Oleksandr Sofronov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (40), pp.13869-13877</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02983237v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural uranium on the UMR-106 osteoblastic cell line: impairment of the autophagic process as an underlying mechanism of uranium toxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
+                <w:t xml:space="preserve">Structural and thermodynamic investigation of An&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt;LI(O)HOPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Breuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
+                <w:t xml:space="preserve">A Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vidaud</w:t>
+                <w:t xml:space="preserve">C Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rossberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-016-1833-5⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (19), pp.11291-11298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ02123B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439548v1</w:t>
+                <w:t xml:space="preserve">hal-03605035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Phosphopeptides to Rationalize the Role of Phosphoamino Acids in Uranyl Binding to Biological Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny A. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Oros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sisommay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Gathu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry – A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (22), pp.5281-5290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201605481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermodynamic investigation of An&amp;lt;sup&amp;gt;IV&amp;lt;/sup&amp;gt;LI(O)HOPO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">Effect of natural uranium on the UMR-106 osteoblastic cell line: impairment of the autophagic process as an underlying mechanism of uranium toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hennig</w:t>
+                <w:t xml:space="preserve">Véronique Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rossberg</w:t>
+                <w:t xml:space="preserve">Claude Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (19), pp.11291-11298. </w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (4), pp.1903-1914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NJ02123B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00204-016-1833-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605035v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethyleneimine Methylphosphonate : towards the design of a new class of macromolecular actinide chelating agent in case of human exposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Hennig</w:t>
+                <w:t xml:space="preserve">Effect of natural uranium on the UMR-106 osteoblastic cell line: impairment of the autophagic process as an underlying mechanism of uranium toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (4), pp.1903-1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-016-1833-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605041v1</w:t>
+                <w:t xml:space="preserve">hal-03013942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Spectroscopic/Molecular Dynamic Study for Investigating a Methyl-Carboxylated PEI as a Potential Uranium Decorporation Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lahrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Christine Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Christine Chamayou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (3), pp.1300-1308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of natural uranium on the UMR-106 osteoblastic cell line: impairment of the autophagic process as an underlying mechanism of uranium toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Vidaud</w:t>
+                <w:t xml:space="preserve">New insight into the ternary complexes of uranyl carbonate in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matara-Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-016-1833-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178-179, pp.343-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013942v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the ternary complexes of uranyl carbonate in seawater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actinide(IV) Deposits on Bone: Potential Role of the Osteopontin–Thorium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Beccia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.L. Solari</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998991v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01301913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do radionuclides accumulate in marine organisms? A case study of europium with Aplysina cavernicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Maloubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Shuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Minasian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pacold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.6b01896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide(IV) Deposits on Bone: Potential Role of the Osteopontin–Thorium Complex</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silver Accumulation in the Green Microalga Coccomyxa actinabiotis: Toxicity, in Situ Speciation, and Localization Investigated Using Synchrotron XAS, XRD, and TEM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jeanson</w:t>
+                <w:t xml:space="preserve">Thomas Leonardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Farhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Motellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02349⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.359-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01301913v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Accumulation in the Green Microalga Coccomyxa actinabiotis: Toxicity, in Situ Speciation, and Localization Investigated Using Synchrotron XAS, XRD, and TEM.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Boisson</w:t>
+                <w:t xml:space="preserve">Marie Caisso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03306⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262242v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Trivalent Am Substitution into U 3 O 8</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christoph den Auwer</w:t>
+                <w:t xml:space="preserve">Thermodynamic and Structural Investigation of Synthetic Actinide–Peptide Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Picart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph Hennig</w:t>
+                <w:t xml:space="preserve">P. L. Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charnay-Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (20), pp.10438 - 10444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01672⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (2), pp.877-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386138v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01298558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and Structural Investigation of Synthetic Actinide–Peptide Scaffolds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coffinite, USiO4 , Is Abundant in Nature: So Why Is It So Difficult To Synthesize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Charnay-Pouget</w:t>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janeth Lozano-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (2), pp.877-886. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02379⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 54 (14), pp.6687-6696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic502808n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01298558v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAS examination of glutathione cobalt complexes in solution.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+                <w:t xml:space="preserve">Speciation of americium in seawater and accumulation in the marine sponge Aplysina cavernicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Tribalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (47), pp.20584-20596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT02805A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2014.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01219476v1</w:t>
+                <w:t xml:space="preserve">hal-05287314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of americium in seawater and accumulation in the marine sponge Aplysina cavernicola</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Michel</w:t>
+                <w:t xml:space="preserve">XAS examination of glutathione cobalt complexes in solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K. Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christope den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT02805A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.126-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2014.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287314v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffinite, USiO4 , Is Abundant in Nature: So Why Is It So Difficult To Synthesize?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poinssot</w:t>
+                <w:t xml:space="preserve">XAS and TRLIF spectroscopy of uranium and neptunium in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Maloubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic502808n⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (12), pp.5417-5427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT03547J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045281v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAS and TRLIF spectroscopy of uranium and neptunium in seawater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy investigations on radioactive matter using MARS beamline at SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sitaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Cammelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT03547J⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (11), pp.957 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ract-2013-2241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287310v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy investigations on radioactive matter using MARS beamline at SOLEIL synchrotron</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Silver Nanoparticles in Enhanced Xenon Adsorption Using Silver-Loaded Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Cammelli</w:t>
+                <w:t xml:space="preserve">Ludovic Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ract-2013-2241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (43), pp.25032-25040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp507590a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273199v2</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Silver Nanoparticles in Enhanced Xenon Adsorption Using Silver-Loaded Zeolites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the structure of thorium and americium adenosine triphosphate complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Vito</w:t>
+                <w:t xml:space="preserve">Sarah Mostapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fontaine-Vive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Zorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp507590a⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (11), pp.966-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09553002.2014.886795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138386v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structure of thorium and americium adenosine triphosphate complexes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+                <w:t xml:space="preserve">Osteopontin: A Uranium Phosphorylated Binding-Site Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Zorz</w:t>
+                <w:t xml:space="preserve">C. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (11), pp.966-974. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.11261-11269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/09553002.2014.886795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201300989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528006v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00909073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteopontin: A Uranium Phosphorylated Binding-Site Characterization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Study of the Complexation of Protactinium(V) with Diethylenetriaminepentaacetic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201300989⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.7497-7507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic400378t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00909073v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00865789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Study of the Complexation of Protactinium(V) with Diethylenetriaminepentaacetic Acid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of Chemical and Radiotoxicological Properties of Polonium for Internal Contamination Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hamadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Roques</w:t>
+                <w:t xml:space="preserve">Eric Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Leggett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic400378t⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.1551−1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx300072w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00865789v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00757351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Chemical and Radiotoxicological Properties of Polonium for Internal Contamination Purposes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure versus solution for two new lutetium thiocyanato complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Menetrier</w:t>
+                <w:t xml:space="preserve">M. Lozano-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Copping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/tx300072w⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (12), pp.2755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1nj20494g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00757351v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure versus solution for two new lutetium thiocyanato complexes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Structure in Americium and Californium Hexacyanoferrates - Comparison with Their Lanthanide Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1nj20494g⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1560-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201001004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695793v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00587937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Structure in Americium and Californium Hexacyanoferrates - Comparison with Their Lanthanide Analogues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Hennig</w:t>
+                <w:t xml:space="preserve">Sorption of selenium oxyanions on TiO2 (rutile) studied by batch or column experiments and spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dossot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201001004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189 ((3)), pp. 764-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.02.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00587937v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of selenium oxyanions on TiO2 (rutile) studied by batch or column experiments and spectroscopic methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sardin</w:t>
+                <w:t xml:space="preserve">Thermodynamical and Structural Study of Protactinium(V) Oxalate Complexes in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 189 ((3)), pp. 764-772. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.9962-9971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.02.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic101189w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00604543v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reaction Chemistry of Plutonyl(VI) Chloride Complexes with Triphenyl Phosphineoxide and Triphenyl Phosphinimine †</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular solids of actinide hexacyanoferrate: Structure and bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berthon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iraida Charushnikova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cornet</w:t>
+                <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/IC101251A⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.012026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/9/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02528035v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02473920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical and Structural Study of Protactinium(V) Oxalate Complexes in Solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Americium(III) coordination chemistry: An unexplored diversity of structure and bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Fedosseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Budantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic101189w⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.839-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00533669v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00522209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular solids of actinide hexacyanoferrate: Structure and bonding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Reaction Chemistry of Plutonyl(VI) Chloride Complexes with Triphenyl Phosphineoxide and Triphenyl Phosphinimine †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moisy</w:t>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraida Charushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Collison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/9/1/012026⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (20), pp.9554-9562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/IC101251A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02473920v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02528035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Americium(III) coordination chemistry: An unexplored diversity of structure and bonding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Solving the Hydration Structure of the Heaviest Actinide Aqua Ion Known: The Californium(III) Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hernández-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.04.018⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.3811-3815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200906129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00522209v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00493001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Hydration Structure of the Heaviest Actinide Aqua Ion Known: The Californium(III) Case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the local atomic structure in the X-ray absorption near edge spectroscopy of neptunium oxo ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Guillaumont</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200906129⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.10396 - 10402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b911731h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00493001v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00432336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of early actinides(V) in acidic solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. Di Giandomenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97, p. 347-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2009.1620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00411276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the local atomic structure in the X-ray absorption near edge spectroscopy of neptunium oxo ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fillaux</w:t>
+                <w:t xml:space="preserve">The role of aspartyl-rich pentapeptides in comparative complexation of actinide(IV) and iron(III). Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coantic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b911731h⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.976-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B813523A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00432336v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of aspartyl-rich pentapeptides in comparative complexation of actinide(IV) and iron(III). Part 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimie de coordination des actinides : vers les frontières du tableau périodique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 330, pp.34-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00583012v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00859675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie de coordination des actinides : vers les frontières du tableau périodique.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between glutathione, Atx1 and copper: X-ray absorption spectroscopy determination of Cu(I) environment in an Atx1 dimer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Crouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (8), pp.1239-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-008-0408-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00859675v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface complexation modeling of uranium(VI) sorbed onto zirconium oxophosphate versus temperature: Thermodynamic and structural approaches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Solvation of UCl62- anionic complex by MeBu3N+, BuMe2IM+, and BuMeIm(+) cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.5746-5755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic702477z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.03.041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00288515v1</w:t>
+                <w:t xml:space="preserve">in2p3-00421531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of UCl62- anionic complex by MeBu3N+, BuMe2IM+, and BuMeIm(+) cations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Surface complexation modeling of uranium(VI) sorbed onto zirconium oxophosphate versus temperature: Thermodynamic and structural approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Almazan-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Mercier-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Catalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. S. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 323, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.03.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic702477z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421531v1</w:t>
+                <w:t xml:space="preserve">in2p3-00288515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between glutathione, Atx1 and copper: X-ray absorption spectroscopy determination of Cu(I) environment in an Atx1 dimer.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvation of Co(III)-Cysteinato complexes in water: A DFT-based molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christope den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-008-0408-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (20), pp.6490-6499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075774h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376905v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of Co(III)-Cysteinato complexes in water: A DFT-based molecular dynamics study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+                <w:t xml:space="preserve">Double photoexcitation involving 2p and 4f electrons in L-3-edge x-ray absorption spectra of protactinium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (20), pp.6490-6499. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.235102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp075774h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00281244v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00421652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double photoexcitation involving 2p and 4f electrons in L-3-edge x-ray absorption spectra of protactinium</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transmission electron microscopic and X-ray absorption fine structure spectroscopic investigation of U repartition and speciation after accumulation in renal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Milgram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Avoscan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.655 - 662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00775-008-0350-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00421652v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopic and X-ray absorption fine structure spectroscopic investigation of U repartition and speciation after accumulation in renal cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Avoscan</w:t>
+                <w:t xml:space="preserve">A combined spectroscopic and theoretical approach to investigate structural properties of Co(II)/Co(III) tris-cysteinato complexes in aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coantic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-008-0350-2⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (10), pp.1789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b707055a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930702v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02512569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the local environment of lanthanum during simplified SON68 glass leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 353, pp.344-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00142864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined spectroscopic and theoretical approach to investigate structural properties of Co(II)/Co(III) tris-cysteinato complexes in aqueous medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Coantic</w:t>
+                <w:t xml:space="preserve">Review of Actinide Decorporation with Chelating Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badia Amekraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Taran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b707055a⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (10-11), pp.1010-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02512569v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01273033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Actinide Decorporation with Chelating Agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Moulin</w:t>
+                <w:t xml:space="preserve">Combining theoretical chemistry and XANES multi-edge experiments to probe actinide valence states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Taran</w:t>
+                <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven D Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (10-11), pp.1010-1019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2007.01.015⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 10 (10-11), pp.859 - 871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2006.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01273033v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining theoretical chemistry and XANES multi-edge experiments to probe actinide valence states</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XAS Investigation of biorelevant cobalt complexes in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven D Conradson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2006.12.012⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (3), pp.416-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B514454J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695780v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of technetium and rhenium complexes by in situ XAS-electrochemistry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interdisciplinary approach to investigate the impact of cobalt in a human keratinocyte cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1619-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00069041v1</w:t>
+                <w:t xml:space="preserve">in2p3-00129377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide speciation in relation to biological processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+                <w:t xml:space="preserve">Electronic Structure of High Oxidation State Actinide Species: Theoretical and Experimental Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gutierez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153, pp.203-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01930725v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00090180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Structure of High Oxidation State Actinide Species: Theoretical and Experimental Approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation of technetium and rhenium complexes by in situ XAS-electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fattahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94, pp.283-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2006.94.5.283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00090180v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00069041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to investigate the impact of cobalt in a human keratinocyte cell line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Gault</w:t>
+                <w:t xml:space="preserve">Actinide speciation in relation to biological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ansoborlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 88 (11), pp.1619-1629. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1605 - 1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.09.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00129377v1</w:t>
+                <w:t xml:space="preserve">hal-01930725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAS Investigation of biorelevant cobalt complexes in aqueous media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and Molecular Dynamics Studies of Dysprosium(III) Chloride Ionic Solutions for a Better Representation of the Microscopic Features Used within the Binding Mean Spherical Approximation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B514454J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (41), pp.11770-11779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0609636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157572v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Molecular Dynamics Studies of Dysprosium(III) Chloride Ionic Solutions for a Better Representation of the Microscopic Features Used within the Binding Mean Spherical Approximation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aquatris(nitrato-2O,O')(2,2'6,2'-terpyridine)praseodymium(III) acetone solvate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00162065v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02354109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatris(nitrato-2O,O')(2,2'6,2'-terpyridine)praseodymium(III) acetone solvate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Structural Characterization of a Protactinium(V) Single Oxo Bond in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charushnikova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">M.V. Di Giandomenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, pp.9542-9546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic0512330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02354109v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Structural Characterization of a Protactinium(V) Single Oxo Bond in Aqueous Media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. den Auwer</w:t>
+                <w:t xml:space="preserve">Actinide uptake by transferrin and ferritin metalloproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic0512330⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.2005.93.11.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025340v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide uptake by transferrin and ferritin metalloproteins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Vidaud</w:t>
+                <w:t xml:space="preserve">Investigating actinide molecular adducts from absorption edge spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Goudard</w:t>
+                <w:t xml:space="preserve">S.D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mustre de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ract.2005.93.11.699⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, T115, pp.891-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.115a00891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278750v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00273176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating actinide molecular adducts from absorption edge spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mustre de Leon</w:t>
+                <w:t xml:space="preserve">Theoretical chemical contribution to the simulation of the LIII X-ray absorption edges of uranyl, neptunyl and osmyl hydrates and hydroxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.115a00891⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.929-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b401607f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00273176v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04695726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical chemical contribution to the simulation of the LIII X-ray absorption edges of uranyl, neptunyl and osmyl hydrates and hydroxides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal Structures of Molecular Adducts between Uranyl Nitrate and 2,2 6,2-Terpyridine or 2,2-Bipyridyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ia. Charushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b401607f⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:RUCO.0000034793.14795.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04695726v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02354111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structures of Molecular Adducts between Uranyl Nitrate and 2,2 6,2-Terpyridine or 2,2-Bipyridyl</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Grazing incidence XAFS spectroscopy of uranyl sorbed onto TiO2 rutile surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Conradson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gailhanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:RUCO.0000034793.14795.72⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.648-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b209961f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02354111v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and Unusual Reactivity in PuO2+x</w:t>
               </w:r>
@@ -13093,51 +13093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begg. Bruce D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clark. David L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Espinosa-Faller F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13194,1336 +13194,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02349242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence XAFS spectroscopy of uranyl sorbed onto TiO2 rutile surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Solubility of actinide surrogates in nuclear glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Gailhanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 312, pp.76-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023804v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of actinide surrogates in nuclear glasses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Evolution of the uranium local environment during alteration of SON68 glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 312, pp.76-80</w:t>
+              <w:t xml:space="preserve">, 2002, 301, pp.142-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012607v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An X-ray absorption near edge spectroscopy study of trace amount technetium implanted in apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Conradson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4 (12), pp.2499-2500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B202618J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-03012538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the uranium local environment during alteration of SON68 glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Selective dissolution of Am in basic media in the presence of ferricyanide ions: a mechanistic and structural study on Am(V) and Am(VI) compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 301, pp.142-152</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90, pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019814v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective dissolution of Am in basic media in the presence of ferricyanide ions: a mechanistic and structural study on Am(V) and Am(VI) compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of mechanisms involved in thermal migration of molybdenum and rhenium in apatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Meyer</w:t>
+                <w:t xml:space="preserve">N. Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fouchard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delichère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 299 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00662-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011503v1</w:t>
+                <w:t xml:space="preserve">hal-00007139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanisms involved in thermal migration of molybdenum and rhenium in apatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Millard-Pinard</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delichère</w:t>
+                <w:t xml:space="preserve">N Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delichère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 299 (1), pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00662-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024611v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanisms involved in thermal migration of molybdenum and rhenium in apatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gaillard</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Chevarier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. den Auwer</w:t>
+                <w:t xml:space="preserve">Nathalie Millard-Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Delichère</w:t>
+                <w:t xml:space="preserve">P. Delichère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 299 (1), pp.43-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00662-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00662-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00455840v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanisms involved in thermal migration of molybdenum and rhenium in apatites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gaillard</w:t>
+                <w:t xml:space="preserve">Molecular and electronic structure of AnIV FeII (CN)6 xH2O (AN = Th, U, Np) compounds an X-ray absorption spectroscopy investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cartier Dit Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chevarier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Delichère</w:t>
+                <w:t xml:space="preserve">Jc. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00007139v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02354112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and electronic structure of AnIV FeII (CN)6 xH2O (AN = Th, U, Np) compounds an X-ray absorption spectroscopy investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. den Auwer</w:t>
+                <w:t xml:space="preserve">X-ray absorption L-III and M-V edges of hexavalent lower actinide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Conradson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cartier Dit Moulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">J.M. de Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jc. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, C3, pp.327-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02354112v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption L-III and M-V edges of hexavalent lower actinide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+                <w:t xml:space="preserve">Actinide coordination sphere in various U,Np and Pu nitrato coordination complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Presson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Conradson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, C3, pp.327-333</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6, pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006470v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigation on the L Edges of the $^{249}$Cf aquo ion by X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14555,659 +14546,534 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 38, pp.4139-4141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide coordination sphere in various U,Np and Pu nitrato coordination complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms involved in thermal diffusion of rare earth elements in apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Charbonnel</w:t>
+                <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Presson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Den-Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Panczer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 6, pp.101-104</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 275, pp.268-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003974v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in thermal diffusion of rare earth elements in apatite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Panczer</w:t>
+                <w:t xml:space="preserve">Structural environment of uranium (VI) species sorbed onto ZrP$_2$ O$_7$: X-ray absorption spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 275, pp.268-276</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00002423v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural environment of uranium (VI) species sorbed onto ZrP$_2$ O$_7$: X-ray absorption spectroscopy study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Denauwer</w:t>
+                <w:t xml:space="preserve">In Situ EXAFS Characterisation of the Synthesis of Polynuclear Chloroniobates from Sm Atom Reactions with Niobium Pentachloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cartier Dit Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dexpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (C2), pp.C3-1051-C3-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:19972135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00001213v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00255196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ EXAFS Characterisation of the Synthesis of Polynuclear Chloroniobates from Sm Atom Reactions with Niobium Pentachloride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">X-ray absorption spectroscopy of organouranium compounds in the (+V) and (+IV) oxidation states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7 (C2), pp.C3-1051-C3-1056. </w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:19972135⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J.C. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">M. Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Rehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 76, pp.211-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15217,3583 +15083,3583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'Académie 3 : Espace, Environnement, Risques et Résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Les bassins maralpins face aux changements: : tempête Alex, changement climatique et pressions anthropiques" (MarAlex)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie 3, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the perception of nuclear risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Jubault Krasnopevtseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Kaminska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Advocacy Collection Sustainability and Climate Change : CAUSE, CONSEQUENCES, IMPACT, ADAPTATION, MITIGATION, AND SOLUTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COP 27, Nov 2022, Charm el-Cheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium speciation and transport behavior in the wetland of the former extraction mine of Rophin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L Nivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L Nivesse</w:t>
+                <w:t xml:space="preserve">T Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERPW-2022 European Radiation Protection Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical conversion of UO3 into U(VI) intrinsic colloids in near-neutral conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">Préparation de colloïdes intrinsèques d'U(VI) par sonolyse à 20 kHz d'UO3 dans l'eau pure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03784777v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03784772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of uranium(VI) and uranium(IV) colloidal nanoparticles by 20 kHz sonication in pure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS-JSS-AOSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03779852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de colloïdes intrinsèques d'U(VI) par sonolyse à 20 kHz d'UO3 dans l'eau pure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">Sonochemical conversion of UO3 into U(VI) intrinsic colloids in near-neutral conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03784772v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03784777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of uranium(VI) intrinsic colloids by 20 kHz sonication of uranium trioxide in pure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées des Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03784774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of f-element Prussian blue analogs by soft X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49 ème Journées des Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JRC, Apr 2019, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02973524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of the perception of nuclear risk among two populations (expert/non-expert) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC (Union internationale de chimie pure et appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du risque nucléaire, une approche transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail Environnement terrestre CEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energie nucléaire, de la radiochimie à la perception publique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Nuclear risk, from Radioisotope (bio)chemistry to Public Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Erquy, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Académie 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796070v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de la perception publique de l’énergie nucléaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Détermination de la répartition du 210Po par extraction séquentielle dans des échantillons de sols miniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude de la chimie sous rayonnement et de la radiochimie</w:t>
+              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051704v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02289899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and magnetic filtration of pollutants by a biochar-based composite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Schembri</w:t>
+                <w:t xml:space="preserve">New paradigms in nuclear human decorporation using macromolecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Léost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lahrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Université Côte d'Azur Complex Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Argentina; S. Barland; P. Reynaud-Bouret; F. Cauneau; K. Guillouzouic; U. Kuhl; T. Passot; F. Planchon, Jan 2018, Nice, France. pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529190v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">210Po sequential extraction applied to uranium mining wetland soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hong-Hanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances Techniques in Actinides Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02289904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New paradigms in nuclear human decorporation using macromolecular systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Hennig</w:t>
+                <w:t xml:space="preserve">Adsorption and magnetic filtration of pollutants by a biochar-based composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lomenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hurel Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kuzhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Côte d'Azur Complex Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Argentina; S. Barland; P. Reynaud-Bouret; F. Cauneau; K. Guillouzouic; U. Kuhl; T. Passot; F. Planchon, Jan 2018, Nice, France. pp.53-58</w:t>
+              <w:t xml:space="preserve">Interfaces Against Pollution 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006706v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear risk, from Radioisotope (bio)chemistry to Public Perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Energie nucléaire, de la radiochimie à la perception publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-R Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Castagnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Académie 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">JIREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360602v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la répartition du 210Po par extraction séquentielle dans des échantillons de sols miniers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Une approche de la perception publique de l’énergie nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
+              <w:t xml:space="preserve">Journées d’Etude de la chimie sous rayonnement et de la radiochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02289899v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Risk, from Radioisotope (bio)chemistry to Public Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 2 : Environnement, Santé, Citoyen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Oct 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biochar-based nanocomposite for water depollution by adsorption and magnetic filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mija</w:t>
+                <w:t xml:space="preserve">Pavel Kuzhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Schembri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Scientifiques de Porquerolles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear risk, from Radioisotope (bio)chemistry to Public Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Beccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference CBRNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Absorption spectroscopic studies of hexacyanoferrate-actinide compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scheinost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46emes Journees des Actinides - 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Les Deux Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02442370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative (U,Am)O2 Synthesis Dedicated to Dustless Process for Americium Bearing Blankets Fabrication. Identification of the Chemical Steps through XRD and XAS Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Caisso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Spring Meeting (MRS Spring 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of uranium and thorium accumulation in the bone matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Den Auwer</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Advanced Techniques for Actinide Spectroscopy (ATAS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01345243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of intrinsic plutonium colloids by sonolysis of PuO2 in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures The Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Las Vegas (NV), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinide Complexation with Biomimetic Phosphorylated Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Safia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mostapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Y: Actinides-Basic Science, Applications, and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2012.951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00781230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Actinide Oxocations from Protactinium to Plutonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Digandomenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Absorption Fine Structure - XAFS13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Stanford (CA), USA, United States. pp.184-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04695770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XANES and EXAFS studies of plutonium (III,VI) sorbed on thorium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Drot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ordonez-Regil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium futures The Science: Topical Conference on Plutonium and Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Santa Fee, United States. pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquo ions of some trivalent actinides: EXAFS data and thermodynamic consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Speciation, Techniques and Facilities for Radioactive Materials at Synchrotron Light Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Grenoble, France. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray absorption spectroscopy (XAS) to actinide solution chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Speciation, Techniques and Facilities for Radioactive Materials at Synchrotron Light Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Grenoble, France. pp.69-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing actinide atoms in various liquid phase U,Np and Pu co-ordination compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Presson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Speciation, Techniques and Facilities for Radioactive Materials at Synchrotron Light Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Grenoble, France. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18803,163 +18669,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural uranium on bone cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Gritsaenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pierrefite-Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Santucci-Darmanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.05002, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20191405002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18969,265 +18835,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Book of the Academy Space, Environment, Risk and Resilience n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. , 2, 2024, 978-2957115433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Book of the Academy Space, Environment, Risk and Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1, 2020, 978-2-9571154-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19237,261 +19103,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommet sur l'océan à Nice : des résultats prometteurs mais un essai à transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Antoniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour la science à la COP29 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antoniotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saranne Comel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19501,283 +19367,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NR2P3 Risque nucléaire et radio-isotopes, de la perception publique aux nouvelles politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lancini-Pantera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges F Carle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the structure of uranium monocarbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Masslennikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm8001783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vigier</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId647"/>
+      <w:footerReference w:type="default" r:id="rId643"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19845,51 +19711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEE49D41"/>
+    <w:nsid w:val="52C8A625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20076,51 +19942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-den-auwer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2880-0280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130697044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218479627" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140938472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Morales Err&#225;zuriz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354389v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara-Anne Comel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Billebaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/ceerr.5323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Monfort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173247" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04609075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118877" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Zerbini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeanson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49293-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lancini-Pantera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/ceerr.5325" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zurita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300636" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Di Giorgio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200108" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne F&#232;vre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leveille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Santucci-Darmanin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrefite-Carle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094732" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c00734" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gritsaenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02966-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin German" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fedoseev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Grigoriev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.100912" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyang Ye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roques" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02145" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02995304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satorou Tsushima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Cortes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003653" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Russo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.08.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02533932v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lahrouch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane L&#233;ost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hurault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfz087" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02120694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Steudtner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kumke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00164" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Creff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zurita" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jeanson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8mt00272j" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laporte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stark" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gathu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191406005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Smiles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06380" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02324732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Naour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3119" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caralampio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beccia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pappalardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1650209" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Leost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05206a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Solari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Meeren" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vincent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02419g" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guigue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colina-Ruiz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mustre de Leon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02983237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05176c" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1833-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Starck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny A. Laporte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Oros" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sisommay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605481" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Younes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hennig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02123B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605041v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sofronov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000048v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Chamayou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02408" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998991v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Beccia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matara-Aho" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reeves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.08.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603593v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minasian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pacold" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01896" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02349" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leonardo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Motellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03306" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01298558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnay-Pouget" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02379" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219476v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jankowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope den Auwer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.10.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MDT6F9H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287314v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02805A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502808n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03547J" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deliere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507590a" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528006v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mostapha" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fontaine-Vive" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2014.886795" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00909073v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300989" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX05J3MR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00865789v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leguay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400378t" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757351v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Leggett" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx300072w" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copping" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20494g" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587937v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonhoure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Conradson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5Z01XG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604543v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Svecova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.090" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT1J0GJ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528035v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraida Charushnikova" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IC101251A" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533669v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101189w" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02473920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fillaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/9/1/012026" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fedosseev" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Grigoriev" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Budantseva" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.04.018" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW07NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493001v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Cobos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906129" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00411276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Di Giandomenico" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1620" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432336v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lozano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Clark" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911731h" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G8HCZ9KQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583012v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coantic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B813523A" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6VLVJSBN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859675v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00288515v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Almazan-Torres" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Catalette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.03.041" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH3K24LV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421531v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grigoriev" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702477z" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HBLF40X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376905v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Miras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-008-0408-1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ14LVF2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281244v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075774h" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2CW2H735-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421652v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235102" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930702v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milgram" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiebault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-008-0350-2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLT7QLPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142864v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.013" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHXR9RQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512569v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coantic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707055a" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SNSDX7HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273033v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ansoborlo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.01.015" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695780v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.12.012" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069041v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.283" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930725v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.06.011" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MKZW3WJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090180v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denauwer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wastin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129377v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.003" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FNJD2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157572v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esnouf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Solari" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B514454J" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DM98HZP0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162065v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0609636" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-46XCTDGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354109v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charushnikova" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025340v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trubert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Di Giandomenico" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0512330" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-38DT6NQM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278750v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goudard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.699" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273176v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Conradson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustre de Leon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00891" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NNZ71NS9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695726v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rehr" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401607f" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NJHCJW02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354111v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Charushnikova" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:RUCO.0000034793.14795.72" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLBR7JGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349242v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conradson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg. Bruce D" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark. David L" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinosa-Faller F" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic026044l" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFGKTG9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023804v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b209961f" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012607v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bart" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boubals" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03012538v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B202618J" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-J7QS0D7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019814v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011503v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouchard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024611v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Chevarier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Millard-Pinard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delich&#232;re" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00662-6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB95DCC1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455840v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chevarier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delich&#232;re" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007139v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354112v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Berthet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006470v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Leon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003018v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003974v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Charbonnel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Presson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001213v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255196v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972135" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47802D32267911E03B8AFF53A42A5472183CAA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000294v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berthet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ephritikhine" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rehr" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168528v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063728v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jubault Krasnopevtseva" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784777v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot Auriol" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779852v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784772v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784774v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973524v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360612v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360588v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796070v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-R Beccia" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carle" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Castagnola" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051704v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Provitolo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02529190v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomenech" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Charlotte" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kuzhir" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schembri" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289904v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Hanh Le" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006706v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360602v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Greff" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289899v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111915v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02529238v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360597v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442370v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheinost" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01345243v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzo Solari" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den Auwer" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765281v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781230v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safia" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Charbonnel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostapha" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.951" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695770v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Digandomenico" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012727v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ordonez-Regil" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. den Auwer" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moisy" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003148v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Du" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003146v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillaumont" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003149v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513364v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405002" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111576v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161550v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776325v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranne Comel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Descamps" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454835v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F Carle" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417484v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masslennikov" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8001783" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0XHQFJF4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-den-auwer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2880-0280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130697044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218479627" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140938472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Morales Err&#225;zuriz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara-Anne Comel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Den Auwer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Beccia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Monfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Billebaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/ceerr.5323" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04609075v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Stefanelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suhard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118877" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Zerbini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Orange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeanson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49293-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lancini-Pantera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/ceerr.5325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zurita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Di Giorgio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202200108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reeves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siberchicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c06702" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne F&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Leveille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Santucci-Darmanin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pierrefite-Carle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23094732" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.1c00734" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gritsaenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simoneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hag&#232;ge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-020-02966-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921899v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2021.100912" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin German" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fedoseev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Grigoriev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayane Kirakosyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186161v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyang Ye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02145" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Russo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drouot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.08.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02995304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satorou Tsushima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Cortes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003653" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02533932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lahrouch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane L&#233;ost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Creff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zurita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jeanson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Carle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vidaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3120" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hurault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfz087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02120694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Foerstendorf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Steudtner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kumke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00164" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laporte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stark" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gathu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191406005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Younes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8mt00272j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196756v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Smiles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shuh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b06380" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02324732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Naour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2019-3119" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607194v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Kumar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592377v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caralampio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beccia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pappalardo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1650209" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Solari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606362v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Leost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05206a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998994v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Meeren" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02419g" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guigue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Colina-Ruiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mustre de Leon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02983237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolek Tyliszczak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc05176c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Sofronov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hennig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Younes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hennig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ02123B" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Starck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny A. Laporte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Oros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sisommay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605481" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vidaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-016-1833-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000048v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Chamayou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Creff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02408" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998991v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Beccia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matara-Aho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reeves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2017.08.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01301913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Maloubier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minasian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pacold" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01896" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leonardo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Motellier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03306" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386138v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caisso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph den Auwer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01672" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01298558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Solari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charnay-Pouget" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02379" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502808n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Tribalat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT02805A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219476v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jankowski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christope den Auwer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2014.10.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MDT6F9H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287310v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT03547J" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138386v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deliere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507590a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528006v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mostapha" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fontaine-Vive" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zorz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09553002.2014.886795" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00909073v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300989" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX05J3MR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00865789v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leguay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Naour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400378t" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00757351v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ansoborlo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Leggett" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menetrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx300072w" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695793v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Copping" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20494g" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587937v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupouy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonhoure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Conradson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennig" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201001004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5Z01XG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604543v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Svecova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.090" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT1J0GJ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533669v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101189w" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02473920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fillaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/9/1/012026" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522209v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fedosseev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Grigoriev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Budantseva" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.04.018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW07NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528035v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraida Charushnikova" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Collison" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IC101251A" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493001v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Cobos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. den Auwer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906129" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00432336v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lozano" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Clark" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911731h" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G8HCZ9KQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00411276v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Di Giandomenico" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1620" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583012v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coantic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B813523A" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6VLVJSBN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859675v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376905v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fillaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Miras" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Crouzy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-008-0408-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZ14LVF2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421531v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boss" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grigoriev" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702477z" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HBLF40X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00288515v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Almazan-Torres" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Mercier-Bion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Catalette" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.03.041" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH3K24LV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281244v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075774h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2CW2H735-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00421652v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235102" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930702v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milgram" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiebault" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-008-0350-2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLT7QLPN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02512569v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coantic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b707055a" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SNSDX7HQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142864v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jollivet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Delaye" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.12.013" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHXR9RQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273033v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ansoborlo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badia Amekraz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.01.015" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695780v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Conradson" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2006.12.012" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157572v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esnouf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamouroux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Solari" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B514454J" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DM98HZP0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129377v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabarant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.09.003" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31FNJD2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090180v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denauwer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wastin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00069041v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poineau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.5.283" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930725v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Prat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.06.011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MKZW3WJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162065v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0609636" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-46XCTDGQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354109v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charushnikova" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025340v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trubert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Di Giandomenico" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0512330" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-38DT6NQM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278750v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidaud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goudard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2005.93.11.699" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273176v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Conradson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustre de Leon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00891" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NNZ71NS9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695726v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Conradson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rehr" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401607f" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-NJHCJW02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354111v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Charushnikova" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:RUCO.0000034793.14795.72" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLBR7JGJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023804v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b209961f" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349242v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conradson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begg. Bruce D" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark. David L" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinosa-Faller F" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic026044l" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFGKTG9P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012607v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boubals" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019814v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03012538v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conradson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B202618J" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-J7QS0D7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011503v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouchard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007139v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevarier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delich&#232;re" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00662-6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB95DCC1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455840v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chevarier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024611v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Chevarier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Millard-Pinard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delich&#232;re" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02354112v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Berthet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006470v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Leon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003974v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Revel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Charbonnel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Presson" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003018v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. David" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002423v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevarier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Den-Auwer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001213v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255196v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrews" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briois" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972135" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47802D32267911E03B8AFF53A42A5472183CAA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000294v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berthet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ephritikhine" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rehr" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168528v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063728v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Jubault Krasnopevtseva" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842676v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Nivesse" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Landesman" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Arnold" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sachs" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784772v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot Auriol" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779852v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784777v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784774v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973524v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360612v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360588v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360602v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Greff" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Josse" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289899v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Hanh Le" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006706v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02289904v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02529190v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lomenech" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Charlotte" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kuzhir" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schembri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796070v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-R Beccia" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carle" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Castagnola" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051704v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Provitolo" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111915v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02529238v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360597v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442370v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheinost" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331439v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01345243v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzo Solari" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765281v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781230v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Safia" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Charbonnel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostapha" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.951" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04695770v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Digandomenico" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012727v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ordonez-Regil" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. den Auwer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moisy" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003148v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Du" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003146v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillaumont" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003149v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513364v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191405002" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879839v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galv&#233;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111576v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161550v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776325v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranne Comel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Descamps" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454835v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F Carle" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417484v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masslennikov" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8001783" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0XHQFJF4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>