--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une co-construction harmonieuse du sens entre langage humain et machinique au sein de la fabrique sémiotique hybride</w:t>
+                <w:t xml:space="preserve">La fabrique sémiotique du droit à l'ère des intelligences hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 52 "AIntelligences"</w:t>
+              <w:t xml:space="preserve">La revue des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 530, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282091v1</w:t>
+                <w:t xml:space="preserve">hal-05371101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique sémiotique du droit à l'ère des intelligences hybrides</w:t>
+                <w:t xml:space="preserve">Vers une co-construction harmonieuse du sens entre langage humain et machinique au sein de la fabrique sémiotique hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 530, pp.50-52</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 52 "AIntelligences"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371101v2</w:t>
+                <w:t xml:space="preserve">hal-05282091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du gène à l'octet : la communication phygitale pour une utilisation responsable de l'Intelligence Artificielle dans le domaine médical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A temperatures variation favor human-elephant conflict in Gabon's Lékédi National Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djes-Frésy Bilenga Moukodouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Romarick ROTIMBO MBOUROU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Atteke Nkoulembene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Nicogossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Engineering Research and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (8), pp.7-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22161/ijaers.108.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051049v1</w:t>
+                <w:t xml:space="preserve">hal-04180743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temperatures variation favor human-elephant conflict in Gabon's Lékédi National Park</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du gène à l'octet : la communication phygitale pour une utilisation responsable de l'Intelligence Artificielle dans le domaine médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Nicogossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Engineering Research and Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.145-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180743v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Anomalies Characterization: Deep Learning and Explainability</w:t>
               </w:r>
@@ -1257,90 +1257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une nouvelle approche d’estimation d’éléphants basée sur les algorithmes de l’Intelligence Artificielle dans les forêts gabonaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djes-Frésy Bilenga Moukodouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Romarick Rotimbo Mbourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Atteke Nkoulembene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche Technologique, de l'Innovation et du Développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche technologique (IRT); Centre national de la recherche scientifique et technologique (Cenarest), Jul 2023, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1497,427 +1497,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones convolutifs pour la caractérisation d'anomalies magnétiques.</w:t>
+                <w:t xml:space="preserve">A Machine Learning approach to improve the monitoring of Sustainable Development Goals : a case study in Senegalese artisanal fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Cardenas Chapellin</w:t>
+                <w:t xml:space="preserve">Théophile Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319144v1</w:t>
+                <w:t xml:space="preserve">hal-03319136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux scientifiques et épistémologiques de l'explicabilité de la prédiction de phénomènes physiques par de l'apprentissage machine profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe congrès de la Société de Philosophie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning approach to improve the monitoring of Sustainable Development Goals : a case study in Senegalese artisanal fisheries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux de neurones convolutifs pour la caractérisation d'anomalies magnétiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cambier</w:t>
+                <w:t xml:space="preserve">Julio Cardenas Chapellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Mousannif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane Bah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Camerkynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.30-37</w:t>
+              <w:t xml:space="preserve">Colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319136v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration intelligence humaine et intelligence artificielle en vue d’une société conviviale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly micro-benchmark generator for characterizing Floating Point Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Industriel de l'Intelligence Artificielle (FIIA'2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCS 2019 - 17th International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184570v1</w:t>
+                <w:t xml:space="preserve">hal-02911057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétabilité et explicabilité pour l’apprentissage machine : entre modèles descriptifs, modèles prédictifs et modèles causaux. Une nécessaire clarification épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1933,204 +1968,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National (French) Conference on Artificial Intelligence (CNIA) - Artificial Intelligence Platform (PFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.60-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly micro-benchmark generator for characterizing Floating Point Units</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration intelligence humaine et intelligence artificielle en vue d’une société conviviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2019 - 17th International Conference on High Performance Computing &amp; Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Industriel de l'Intelligence Artificielle (FIIA'2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour l'Intelligence Artificielle, Apr 2019, Champ-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02911057v1</w:t>
+                <w:t xml:space="preserve">hal-02184570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicabilité et convivialité d’outils de diagnostic médical basé sur de l’IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Nicogossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GdR-IA, Groupe de travail Explicabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2417,416 +2417,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01274671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First improvements toward a reproducible Telemac-2D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verificarlo: checking floating point accuracy through Monte Carlo Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd TELEMAC-MASCARET User Conference </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 23nd Symposium on Computer Arithmetic (ARITH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Santa Clara, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2016.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01371152v1</w:t>
+                <w:t xml:space="preserve">hal-01192668v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verificarlo: checking floating point accuracy through Monte Carlo Arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First improvements toward a reproducible Telemac-2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafife Nheili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 23nd Symposium on Computer Arithmetic (ARITH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIIIrd TELEMAC-MASCARET User Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2016.31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192668v4</w:t>
+                <w:t xml:space="preserve">lirmm-01371152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions to ensure the reproducibility of the digital simulation of the effect of waves on the coast</w:t>
+                <w:t xml:space="preserve">Numerical Reproducibility in open TELEMAC: A Case Study within the Tomawac Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafife Nheili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">HPCSET: High Performance Computing Simulation in Energy/Transport Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01179997v1</w:t>
+                <w:t xml:space="preserve">lirmm-01101715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Reproducibility in open TELEMAC: A Case Study within the Tomawac Library</w:t>
+                <w:t xml:space="preserve">Solutions to ensure the reproducibility of the digital simulation of the effect of waves on the coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafife Nheili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCSET: High Performance Computing Simulation in Energy/Transport Domains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01101715v1</w:t>
+                <w:t xml:space="preserve">lirmm-01179997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical validation of eigenvalues computation in solving polynomial systems</w:t>
               </w:r>
@@ -3091,122 +3091,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Metalling of Inter-granular Layers in Polycrystalline Ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Sadowski</w:t>
+                <w:t xml:space="preserve">Dynamical strategies for the computation of integrals: an example from the CPC library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chesneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Stanley Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Symposium on Brittle Matrix Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Warsaw, Poland. pp.495-505</w:t>
+              <w:t xml:space="preserve">Proc. SCAN2006 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Duisburg, Germany. pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351601v1</w:t>
+                <w:t xml:space="preserve">hal-01351595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-Collisions Using e-Science</w:t>
               </w:r>
@@ -3311,135 +3324,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical strategies for the computation of integrals: an example from the CPC library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Chesneaux</w:t>
+                <w:t xml:space="preserve">Modelling of Metalling of Inter-granular Layers in Polycrystalline Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eligiusz Postek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Sadowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norman Stanley Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SCAN2006 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Duisburg, Germany. pp.41-42</w:t>
+              <w:t xml:space="preserve">Eighth International Symposium on Brittle Matrix Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Warsaw, Poland. pp.495-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351595v1</w:t>
+                <w:t xml:space="preserve">hal-01351601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently solving large sparse linear systems on a distributed and heterogeneous grid by using the multisplitting-direct method</w:t>
               </w:r>
@@ -3661,226 +3661,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Numerical Code Predicting the Mechanical Response of a Polycrystalline Ceramic Material Containing Inter-granular Layers</w:t>
+                <w:t xml:space="preserve">A Load Balancing Method for a Parallel Application Based on a Domain Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Sadowski</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAM'O5 (Transnational Access Meeting) Workshop, HPC-Europa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2005 - 19th IEEE and ACM Int. Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Denver, Colorado, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2005.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486906v1</w:t>
+                <w:t xml:space="preserve">hal-01486907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Load Balancing Method for a Parallel Application Based on a Domain Decomposition</w:t>
+                <w:t xml:space="preserve">A Parallel Numerical Code Predicting the Mechanical Response of a Polycrystalline Ceramic Material Containing Inter-granular Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eligiusz Postek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Sadowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2005 - 19th IEEE and ACM Int. Parallel and Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAM'O5 (Transnational Access Meeting) Workshop, HPC-Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Stuttgart, Germany. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2005.36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01486907v1</w:t>
+                <w:t xml:space="preserve">hal-01486906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4186,89 +4186,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une fabrique sémiotique hybride pour une représentation harmonieuse du monde.</w:t>
+                <w:t xml:space="preserve">Vers une co-construction harmonieuse du sens entre langage humain et machinique au sein de la fabrique sémiotique hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017690v1</w:t>
+                <w:t xml:space="preserve">hal-05044622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposer le sens juridique à l'âge des intelligences artificielles</w:t>
               </w:r>
@@ -4372,89 +4372,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une co-construction harmonieuse du sens entre langage humain et machinique au sein de la fabrique sémiotique hybride</w:t>
+                <w:t xml:space="preserve">Proposition d’une fabrique sémiotique hybride pour une représentation harmonieuse du monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044622v1</w:t>
+                <w:t xml:space="preserve">hal-05017690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Regulations of AI Trapped in Technorealism: Towards a Relational Normativity of Meaning</w:t>
               </w:r>
@@ -4744,194 +4744,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la philosophie et de l'épistémologie dans la mise en place d'une politique de cybersécurité en santé</w:t>
+                <w:t xml:space="preserve">Cadre méthodologique pour assurer la spécification d'un simulateur par apprentissage machine profond en vue de sa validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349494v1</w:t>
+                <w:t xml:space="preserve">hal-04277064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre méthodologique pour assurer la spécification d'un simulateur par apprentissage machine profond en vue de sa validation</w:t>
+                <w:t xml:space="preserve">L'apport de la philosophie et de l'épistémologie dans la mise en place d'une politique de cybersécurité en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277064v1</w:t>
+                <w:t xml:space="preserve">hal-04349494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du gène à l'octet : la communication phygitale pour une utilisation responsable de l'Intelligence Artificielle dans le domaine médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Nicogossian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5206,51 +5206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05282091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371101v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicogossian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180743v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djes-Fr&#233;sy Bilenga Moukodouma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Romarick ROTIMBO MBOUROU" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke Nkoulembene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijaers.108.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Jos&#233; C&#225;rdenas Chapell&#237;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03640181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357850v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Stanley Scott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chesneaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sadowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligiusz Postek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.03.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LM2NGF2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boufflet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vayssade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.87-113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Romarick Rotimbo Mbourou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03555451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cardenas Chapellin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerkynck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bayet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demichel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02190763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penny Scott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Gr. Ixaru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Faro-Maza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Harmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12251-46" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03579526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05553156v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05525989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05357934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05044622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05268017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05205267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04418289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04415613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04349494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anglade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371101v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05282091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180743v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djes-Fr&#233;sy Bilenga Moukodouma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Romarick ROTIMBO MBOUROU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke Nkoulembene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijaers.108.2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicogossian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Jos&#233; C&#225;rdenas Chapell&#237;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03640181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357850v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Stanley Scott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chesneaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sadowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligiusz Postek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.03.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LM2NGF2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boufflet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vayssade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.87-113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Romarick Rotimbo Mbourou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03555451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bayet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cardenas Chapellin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerkynck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02190763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penny Scott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Gr. Ixaru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Faro-Maza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Harmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12251-46" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.36" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03579526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05553156v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05525989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05044622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05357934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05268017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05205267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04418289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04415613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04349494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anglade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>