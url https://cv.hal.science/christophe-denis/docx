--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique sémiotique du droit à l'ère des intelligences hybrides</w:t>
+                <w:t xml:space="preserve">Vers une co-construction harmonieuse du sens entre langage humain et machinique au sein de la fabrique sémiotique hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 530, pp.50-52</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 52 "AIntelligences"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371101v2</w:t>
+                <w:t xml:space="preserve">hal-05282091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une co-construction harmonieuse du sens entre langage humain et machinique au sein de la fabrique sémiotique hybride</w:t>
+                <w:t xml:space="preserve">La fabrique sémiotique du droit à l'ère des intelligences hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 52 "AIntelligences"</w:t>
+              <w:t xml:space="preserve">La revue des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 530, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282091v1</w:t>
+                <w:t xml:space="preserve">hal-05371101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A temperatures variation favor human-elephant conflict in Gabon's Lékédi National Park</w:t>
               </w:r>
@@ -1497,597 +1497,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning approach to improve the monitoring of Sustainable Development Goals : a case study in Senegalese artisanal fisheries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux scientifiques et épistémologiques de l'explicabilité de la prédiction de phénomènes physiques par de l'apprentissage machine profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.30-37</w:t>
+              <w:t xml:space="preserve">VIIIe congrès de la Société de Philosophie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319136v1</w:t>
+                <w:t xml:space="preserve">hal-03345671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux scientifiques et épistémologiques de l'explicabilité de la prédiction de phénomènes physiques par de l'apprentissage machine profond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux de neurones convolutifs pour la caractérisation d'anomalies magnétiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cardenas Chapellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Mousannif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerkynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe congrès de la Société de Philosophie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345671v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones convolutifs pour la caractérisation d'anomalies magnétiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Machine Learning approach to improve the monitoring of Sustainable Development Goals : a case study in Senegalese artisanal fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Cardenas Chapellin</w:t>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">CNIA 2021 : Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux (virtuel), France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319144v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly micro-benchmark generator for characterizing Floating Point Units</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration intelligence humaine et intelligence artificielle en vue d’une société conviviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2019 - 17th International Conference on High Performance Computing &amp; Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Industriel de l'Intelligence Artificielle (FIIA'2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour l'Intelligence Artificielle, Apr 2019, Champ-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911057v1</w:t>
+                <w:t xml:space="preserve">hal-02184570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétabilité et explicabilité pour l’apprentissage machine : entre modèles descriptifs, modèles prédictifs et modèles causaux. Une nécessaire clarification épistémologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly micro-benchmark generator for characterizing Floating Point Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Demichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National (French) Conference on Artificial Intelligence (CNIA) - Artificial Intelligence Platform (PFIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPCS 2019 - 17th International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS48598.2019.9188209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184519v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration intelligence humaine et intelligence artificielle en vue d’une société conviviale</w:t>
+                <w:t xml:space="preserve">Interprétabilité et explicabilité pour l’apprentissage machine : entre modèles descriptifs, modèles prédictifs et modèles causaux. Une nécessaire clarification épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Industriel de l'Intelligence Artificielle (FIIA'2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour l'Intelligence Artificielle, Apr 2019, Champ-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">National (French) Conference on Artificial Intelligence (CNIA) - Artificial Intelligence Platform (PFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.60-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184570v1</w:t>
+                <w:t xml:space="preserve">hal-02184519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicabilité et convivialité d’outils de diagnostic médical basé sur de l’IA</w:t>
               </w:r>
@@ -3091,355 +3091,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical strategies for the computation of integrals: an example from the CPC library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Chesneaux</w:t>
+                <w:t xml:space="preserve">Modelling of Metalling of Inter-granular Layers in Polycrystalline Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eligiusz Postek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Sadowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norman Stanley Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SCAN2006 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Duisburg, Germany. pp.41-42</w:t>
+              <w:t xml:space="preserve">Eighth International Symposium on Brittle Matrix Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Warsaw, Poland. pp.495-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351595v1</w:t>
+                <w:t xml:space="preserve">hal-01351601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-Collisions Using e-Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical strategies for the computation of integrals: an example from the CPC library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chesneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Stanley Scott</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modeling and Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, High Tatra Mountains, Slovakia</w:t>
+              <w:t xml:space="preserve">Proc. SCAN2006 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Duisburg, Germany. pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352560v1</w:t>
+                <w:t xml:space="preserve">hal-01351595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Metalling of Inter-granular Layers in Polycrystalline Ceramics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">e-Collisions Using e-Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Stanley Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Faro-Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Penny Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chesneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Symposium on Brittle Matrix Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Warsaw, Poland. pp.495-505</w:t>
+              <w:t xml:space="preserve">Mathematical Modeling and Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, High Tatra Mountains, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351601v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently solving large sparse linear systems on a distributed and heterogeneous grid by using the multisplitting-direct method</w:t>
               </w:r>
@@ -3661,226 +3661,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Load Balancing Method for a Parallel Application Based on a Domain Decomposition</w:t>
+                <w:t xml:space="preserve">A Parallel Numerical Code Predicting the Mechanical Response of a Polycrystalline Ceramic Material Containing Inter-granular Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eligiusz Postek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Sadowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2005 - 19th IEEE and ACM Int. Parallel and Distributed Processing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAM'O5 (Transnational Access Meeting) Workshop, HPC-Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Stuttgart, Germany. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486907v1</w:t>
+                <w:t xml:space="preserve">hal-01486906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Numerical Code Predicting the Mechanical Response of a Polycrystalline Ceramic Material Containing Inter-granular Layers</w:t>
+                <w:t xml:space="preserve">A Load Balancing Method for a Parallel Application Based on a Domain Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Sadowski</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAM'O5 (Transnational Access Meeting) Workshop, HPC-Europa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2005 - 19th IEEE and ACM Int. Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Denver, Colorado, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2005.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486906v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4186,275 +4186,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une co-construction harmonieuse du sens entre langage humain et machinique au sein de la fabrique sémiotique hybride</w:t>
+                <w:t xml:space="preserve">Proposition d’une fabrique sémiotique hybride pour une représentation harmonieuse du monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044622v1</w:t>
+                <w:t xml:space="preserve">hal-05017690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer le sens juridique à l'âge des intelligences artificielles</w:t>
+                <w:t xml:space="preserve">Vers une co-construction harmonieuse du sens entre langage humain et machinique au sein de la fabrique sémiotique hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357934v1</w:t>
+                <w:t xml:space="preserve">hal-05044622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science inachevée du sens des dispositifs techniques langagiers. Pour une régulation dynamique fondée sur la fabrique sémiotique hybride</w:t>
+                <w:t xml:space="preserve">Recomposer le sens juridique à l'âge des intelligences artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061602v1</w:t>
+                <w:t xml:space="preserve">hal-05357934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une fabrique sémiotique hybride pour une représentation harmonieuse du monde.</w:t>
+                <w:t xml:space="preserve">La science inachevée du sens des dispositifs techniques langagiers. Pour une régulation dynamique fondée sur la fabrique sémiotique hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017690v1</w:t>
+                <w:t xml:space="preserve">hal-05061602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical Regulations of AI Trapped in Technorealism: Towards a Relational Normativity of Meaning</w:t>
               </w:r>
@@ -4744,151 +4744,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre méthodologique pour assurer la spécification d'un simulateur par apprentissage machine profond en vue de sa validation</w:t>
+                <w:t xml:space="preserve">L'apport de la philosophie et de l'épistémologie dans la mise en place d'une politique de cybersécurité en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277064v1</w:t>
+                <w:t xml:space="preserve">hal-04349494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la philosophie et de l'épistémologie dans la mise en place d'une politique de cybersécurité en santé</w:t>
+                <w:t xml:space="preserve">Cadre méthodologique pour assurer la spécification d'un simulateur par apprentissage machine profond en vue de sa validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349494v1</w:t>
+                <w:t xml:space="preserve">hal-04277064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du gène à l'octet : la communication phygitale pour une utilisation responsable de l'Intelligence Artificielle dans le domaine médical</w:t>
               </w:r>
@@ -5206,51 +5206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371101v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05282091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180743v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djes-Fr&#233;sy Bilenga Moukodouma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Romarick ROTIMBO MBOUROU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke Nkoulembene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijaers.108.2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicogossian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Jos&#233; C&#225;rdenas Chapell&#237;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03640181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357850v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Stanley Scott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chesneaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sadowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligiusz Postek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.03.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LM2NGF2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boufflet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vayssade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.87-113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Romarick Rotimbo Mbourou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03555451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bayet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cardenas Chapellin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerkynck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demichel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02190763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penny Scott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Gr. Ixaru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Faro-Maza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Harmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12251-46" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.36" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03579526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05553156v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05525989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05044622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05357934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05268017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05205267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04418289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04415613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04349494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anglade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05282091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05371101v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180743v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djes-Fr&#233;sy Bilenga Moukodouma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Romarick ROTIMBO MBOUROU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Atteke Nkoulembene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22161/ijaers.108.2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicogossian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03771561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Jos&#233; C&#225;rdenas Chapell&#237;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousannif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03640181v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357850v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Stanley Scott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chesneaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.01.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146490v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sadowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligiusz Postek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.03.022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LM2NGF2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boufflet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vayssade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.87-113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Romarick Rotimbo Mbourou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03555451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03819230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cardenas Chapellin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerkynck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bayet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pourroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demichel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS48598.2019.9188209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02184552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02190763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafife Nheili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.27" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192668v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2016.31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01371152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01101715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01179997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penny Scott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Gr. Ixaru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Faro-Maza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Harmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12251-46" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2005.36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03579526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05553156v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05525989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05017690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05044622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05357934v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05268017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05205267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04418289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04415613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04349494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04277064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anglade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>