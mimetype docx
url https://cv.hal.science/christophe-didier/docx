--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1227,178 +1227,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le monde contemporain, de 1945 à nos jours : consommation, création et métamorphoses de l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trésors des bibliothèques et archives d’Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nuée Bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-19, 2017, 9782809914566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La création littéraire : un élan contrarié ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire d'Europe, Strasbourg 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Musées de Strasbourg, pp.340-349, 2017, 9782351251546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257405v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05371457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque, lieu de diffusion des savoirs</w:t>
               </w:r>
@@ -1447,418 +1447,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almanachs</w:t>
+                <w:t xml:space="preserve">Anatomie d’une fiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bibliothèques Strasbourg origines XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bibliothèque nationale et universitaire, pp.122-123, 2015, 9782859230609</w:t>
+              <w:t xml:space="preserve">, Bibliothèque nationale et universitaire, pp.255-256, 2015, 9782859230609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128786v1</w:t>
+                <w:t xml:space="preserve">hal-05128759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’un fondateur, Julius Euting</w:t>
+                <w:t xml:space="preserve">Une période de mutations (1989-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bibliothèques Strasbourg origines XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BNU / Editions des Cendres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.250-251, 2015, 9782859230609</w:t>
+              <w:t xml:space="preserve">, pp.363-375, 2015, 9782859230609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475387v1</w:t>
+                <w:t xml:space="preserve">hal-04475279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie d’une fiche</w:t>
+                <w:t xml:space="preserve">Portrait d’un fondateur, Julius Euting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bibliothèques Strasbourg origines XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bibliothèque nationale et universitaire, pp.255-256, 2015, 9782859230609</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BNU / Editions des Cendres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.250-251, 2015, 9782859230609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128759v1</w:t>
+                <w:t xml:space="preserve">hal-04475387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une période de mutations (1989-2014)</w:t>
+                <w:t xml:space="preserve">Richard Wagner et le fonds Boulet-Devraigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bibliothèques Strasbourg origines XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.363-375, 2015, 9782859230609</w:t>
+              <w:t xml:space="preserve">, Bibliothèque nationale et universitaire, 2015, 9782859230609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475279v1</w:t>
+                <w:t xml:space="preserve">hal-05128726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Wagner et le fonds Boulet-Devraigne</w:t>
+                <w:t xml:space="preserve">Almanachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bibliothèques Strasbourg origines XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bibliothèque nationale et universitaire, 2015, 9782859230609</w:t>
+              <w:t xml:space="preserve">, Bibliothèque nationale et universitaire, pp.122-123, 2015, 9782859230609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128726v1</w:t>
+                <w:t xml:space="preserve">hal-05128786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La „politique de site“, nouvelle opportunité pour la documentation universitaire en France: l’exemple de l’Alsace</w:t>
               </w:r>
@@ -2807,1742 +2807,1742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybridité, FabLab, troisième lieu… muséal ? Strasbourg à la recherche d’une identité complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni della Biblioteca nazionale centrale di Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.189-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hibridismo, FabLab, Terceiro Lugar… Museal ? Strasbourg à Procura de uma Identidade complexa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livro – Revista do Núcleo de Estudos do Livro e da Edição</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7-8, pp.197-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridité, FabLab, troisième lieu… muséal ? Strasbourg à la recherche d’une identité complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni della Biblioteca nazionale centrale di Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibridismo, FabLab, Terceiro Lugar… Museal ? Strasbourg à Procura de uma Identidade complexa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livro – Revista do Núcleo de Estudos do Livro e da Edição</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7-8, pp.197-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Hybridité, FabLab, troisième lieu… muséal ? Strasbourg à la recherche d’une identité complexe</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et défis de l’édition en bibliothèque aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni della Biblioteca nazionale centrale di Roma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.189-204</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Lucie Barthod</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cycle strasbourgeois de Liliana Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bischoff-Morales</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Girleanu-Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hocheder</w:t>
+                <w:t xml:space="preserve">Juhani Pallasmaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Hors série, pp.134-141</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 18, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ursu</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strasbourg, ville du livre : l'héritage actuel de Gutenberg dans la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bischoff-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Girleanu-Guichard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juhani Pallasmaa</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Esch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hocheder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.88-97. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Hors série, pp.134-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enjeux et défis de l’édition en bibliothèque aujourd’hui</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « enfer » à la BNU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bornemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.92-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue de la BNU : enjeux et défis de l’édition en bibliothèque aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bornemann</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bras (cassé) de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17, pp.92-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.313⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13, pp.80-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.1531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe centrale commence à Strasbourg : ou comment la bibliographie nous parle aussi d’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Transilvania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4-5, pp.167-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le bras (cassé) de la science</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die neue BNU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WLB Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17. Jahrgang, Ausgabe 2015/1, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expédition américaine de Humboldt et Bonpland (1810)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13, pp.80-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.1531⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9, pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.1771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science se fait-elle encore dans les livres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.76-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.1653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenzüberschreitende Bibliotheksarbeit: die Bibliothekspartnerschaft zwischen der Bibliothèque nationale et universitaire de Strasbourg und der Württembergischen Landesbibliothek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Oberhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WLB Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17. Jahrgang, Ausgabe 2015/1, pp.13-15</w:t>
+              <w:t xml:space="preserve">, 2013, 15. Jahrgang, Ausgabe 2013/2, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'expédition américaine de Humboldt et Bonpland (1810)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königsberg à Strasbourg : du don de livres au dépôt de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, pp.16-17. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 5, pp.14-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une suite gravée maniériste de Wendel Dieterlin (1551-1599)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.76-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.1653⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Une suite gravée maniériste de Wendel Dieterlin (1551-1599)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers textes de la &amp;quot;Rose-Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6, pp.78-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 4, pp.108-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Königsberg à Strasbourg : du don de livres au dépôt de mémoire</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers textes de la &amp;quot;Rose-Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5, pp.14-25</w:t>
+              <w:t xml:space="preserve">, 2011, 4, pp.108-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les premiers textes de la &amp;quot;Rose-Croix</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'un inconnu, René Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 4, pp.108-113</w:t>
+              <w:t xml:space="preserve">, 2010, 1, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les premiers textes de la &amp;quot;Rose-Croix</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'un fondateur : Julius Euting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 4, pp.108-113</w:t>
+              <w:t xml:space="preserve">, 2010, 2, pp.104-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une certaine forme d’effacement : sur quatre panneaux peints des années cinquante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, bibliothèques et identité visuelle, 1, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177170v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03184917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute l'Europe dans une bibliothèque</w:t>
               </w:r>
@@ -5111,219 +5111,303 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elégance et modernité : le bilan d'une exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14h2i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ernst Moritz Mungenast ou les vicissitudes d'un enfant du Reichsland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/m4ab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un printemps en Lorraine ? Alfred Pellon et la complexité du sentiment identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/m489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections d’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5332,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soulé-Sandic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5386,396 +5470,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theatrum Theatri: the Building of a Modern Theatrical Repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THEATRUM LIBRI: Book Printing, Reading and Dissemination in Early Modern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vilnius, Lithuania. pp.44-55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51740/dpt.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51740/dpt.1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04357104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrungen und Wirrungen eines Kulturdenkmals: der Sonderfall Kaiserliche Universitäts- und Landesbibliothek – Bibliothèque nationale et universitaire de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliotheksarchitektur um 1900. Die Kieler Universitätsbibliothek von Gropius und Schmieden im Kontext europäischer Bibliotheksbauten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kiel, Germany. pp.183-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance du théâtre &amp;quot;des boulevards&amp;quot;, ou Comment la banlieue entre en bibliothèque (1780-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les bibliothèques et l'économie des connaissances : 1450-1850" : Colloque international 9-13 avril 2019, Sárospatak</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Sárospatak, Hongrie. pp.314-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance du théâtre &amp;quot;des boulevards&amp;quot;, ou Comment la banlieue entre en bibliothèque (1780-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les bibliothèques et l'économie des connaissances : 1450-1850" : Colloque international 9-13 avril 2019, Sárospatak</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Sárospatak, Hongrie. pp.314-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décorer une bibliothèque, embellir une ville : science, urbanisme et politique à Strasbourg, 1871-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bibliothèques, décors, années-1780-années 2000 Nationalités, historicisme, transferts [Actes du colloque de Budapest, 6-8 avril 2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Budapest, Hongrie. pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5785,684 +5869,684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer les dommages de la guerre : les ouvrages d’art de grand format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wickersheimer, Ernest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de bibliothécaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.249-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bibliothèque nationale et universitaire / Kaiserliche Universitäts- und Landesbibliothek</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barack, Karl August</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.87-90</w:t>
+              <w:t xml:space="preserve">, 2017, pp.74-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque nationale et universitaire / Kaiserliche Universitäts- und Landesbibliothek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.87-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée de la guerre / Kriegsmuseum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.74-74</w:t>
+              <w:t xml:space="preserve">, 2017, pp.364-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Fuchs</w:t>
+                <w:t xml:space="preserve">hal-03264126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram, Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.364-365</w:t>
+              <w:t xml:space="preserve">, 2017, pp.567-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Wolfram, Georg</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les journaux de tranchées : une particularité de la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.90-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barack, Karl August</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.567-568</w:t>
+              <w:t xml:space="preserve">, 2017, pp.74-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...91 lines deleted...]
-                <w:t xml:space="preserve">Barack, Karl August</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque nationale et universitaire / Kaiserliche Universitäts- und Landesbibliothek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.74-74</w:t>
+              <w:t xml:space="preserve">, 2017, pp.87-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bibliothèque nationale et universitaire de Strasbourg : histoire et collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6471,222 +6555,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bornemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et politique : le message de pierre de la Bibliothèque nationale et universitaire de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola... à voir : exposition d'affiches et de caricatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Seginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Labadens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zola.. à voir : exposition d'affiches et de caricatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6833,51 +6917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soul&#233;-Sandic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;llmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bnu.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Zeller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnu.fr/fr/nos-publications" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rbnu/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hirschfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Elloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bornemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nueebleue.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53458/wlbf.v23i1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthod" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bischoff-Morales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hocheder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ursu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Girleanu-Guichard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Pallasmaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lorentz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1531" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Mehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberhausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Briguglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourane Ben Azzouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4762" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Citerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Oelmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Therstappen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ennen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m4ab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m489" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/dpt.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371663v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevallier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354777v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264126v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fuchs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254558v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seginger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labadens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soul&#233;-Sandic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;llmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bnu.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Zeller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnu.fr/fr/nos-publications" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rbnu/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hirschfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Elloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bornemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nueebleue.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53458/wlbf.v23i1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ursu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Girleanu-Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Pallasmaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.631" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bischoff-Morales" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hocheder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lorentz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Mehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberhausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Briguglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourane Ben Azzouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4762" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Citerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Oelmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Therstappen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ennen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14h2i" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m4ab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m489" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/dpt.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fuchs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seginger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labadens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>