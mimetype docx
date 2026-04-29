--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2852,189 +2852,189 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni della Biblioteca nazionale centrale di Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03184887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridité, FabLab, troisième lieu… muséal ? Strasbourg à la recherche d’une identité complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni della Biblioteca nazionale centrale di Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.189-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04354779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibridismo, FabLab, Terceiro Lugar… Museal ? Strasbourg à Procura de uma Identidade complexa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livro – Revista do Núcleo de Estudos do Livro e da Edição</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7-8, pp.197-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354778v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03184887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibridismo, FabLab, Terceiro Lugar… Museal ? Strasbourg à Procura de uma Identidade complexa</w:t>
               </w:r>
@@ -3083,1397 +3083,1397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cycle strasbourgeois de Liliana Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Girleanu-Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhani Pallasmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strasbourg, ville du livre : l'héritage actuel de Gutenberg dans la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bischoff-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Esch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hocheder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors série, pp.134-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux et défis de l’édition en bibliothèque aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ursu</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « enfer » à la BNU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juhani Pallasmaa</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bornemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.88-97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.631⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 17, pp.92-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hocheder</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue de la BNU : enjeux et défis de l’édition en bibliothèque aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.12-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bras (cassé) de la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Hors série, pp.134-141</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 13, pp.80-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.1531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bornemann</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe centrale commence à Strasbourg : ou comment la bibliographie nous parle aussi d’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Transilvania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4-5, pp.167-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die neue BNU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WLB Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17. Jahrgang, Ausgabe 2015/1, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expédition américaine de Humboldt et Bonpland (1810)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17, pp.92-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.313⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9, pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.1771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...103 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science se fait-elle encore dans les livres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13, pp.80-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.1531⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.76-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.1653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenzüberschreitende Bibliotheksarbeit: die Bibliothekspartnerschaft zwischen der Bibliothèque nationale et universitaire de Strasbourg und der Württembergischen Landesbibliothek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Oberhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WLB Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17. Jahrgang, Ausgabe 2015/1, pp.13-15</w:t>
+              <w:t xml:space="preserve">, 2013, 15. Jahrgang, Ausgabe 2013/2, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'expédition américaine de Humboldt et Bonpland (1810)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une suite gravée maniériste de Wendel Dieterlin (1551-1599)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, pp.16-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rbnu.1771⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.2749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königsberg à Strasbourg : du don de livres au dépôt de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.76-81. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 5, pp.14-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Königsberg à Strasbourg : du don de livres au dépôt de mémoire</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers textes de la &amp;quot;Rose-Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5, pp.14-25</w:t>
+              <w:t xml:space="preserve">, 2011, 4, pp.108-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une suite gravée maniériste de Wendel Dieterlin (1551-1599)</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers textes de la &amp;quot;Rose-Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6, pp.78-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 4, pp.108-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les premiers textes de la &amp;quot;Rose-Croix</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'un fondateur : Julius Euting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 4, pp.108-113</w:t>
+              <w:t xml:space="preserve">, 2010, 2, pp.104-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les premiers textes de la &amp;quot;Rose-Croix</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'un inconnu, René Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 4, pp.108-113</w:t>
+              <w:t xml:space="preserve">, 2010, 1, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177171v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03184917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une certaine forme d’effacement : sur quatre panneaux peints des années cinquante</w:t>
               </w:r>
@@ -6021,165 +6021,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barack, Karl August</w:t>
+                <w:t xml:space="preserve">Bibliothèque nationale et universitaire / Kaiserliche Universitäts- und Landesbibliothek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.74-74</w:t>
+              <w:t xml:space="preserve">, 2017, pp.87-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354776v1</w:t>
+                <w:t xml:space="preserve">hal-04354777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque nationale et universitaire / Kaiserliche Universitäts- und Landesbibliothek</w:t>
+                <w:t xml:space="preserve">Barack, Karl August</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.87-90</w:t>
+              <w:t xml:space="preserve">, 2017, pp.74-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354777v1</w:t>
+                <w:t xml:space="preserve">hal-04354776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée de la guerre / Kriegsmuseum</w:t>
               </w:r>
@@ -6917,51 +6917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soul&#233;-Sandic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;llmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bnu.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Zeller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnu.fr/fr/nos-publications" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rbnu/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hirschfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Elloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bornemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nueebleue.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53458/wlbf.v23i1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ursu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Girleanu-Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Pallasmaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.631" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bischoff-Morales" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hocheder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lorentz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Mehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberhausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Briguglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourane Ben Azzouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4762" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Citerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Oelmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Therstappen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ennen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14h2i" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m4ab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m489" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/dpt.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fuchs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seginger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labadens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soul&#233;-Sandic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;llmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bnu.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Zeller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnu.fr/fr/nos-publications" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rbnu/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hirschfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Elloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bornemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nueebleue.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53458/wlbf.v23i1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ursu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Girleanu-Guichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Pallasmaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bischoff-Morales" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hocheder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lorentz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Mehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberhausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Briguglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourane Ben Azzouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4762" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Citerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Oelmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Therstappen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ennen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14h2i" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m4ab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m489" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/dpt.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354777v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fuchs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seginger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labadens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>