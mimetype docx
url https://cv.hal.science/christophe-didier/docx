--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -530,177 +530,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orages de papier : 1914-1918 : les collections de guerre des bibliothèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hirschfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy ; Bibliothèque nationale et universitaire de Strasbourg, 2008, 9782757202241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In Papiergewittern : 1914-1918 : die Kriegssammlungen der Bibliotheken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Hirschfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Somogy ; Bibliothèque nationale et universitaire de Strasbourg, 2008, 978-2-7572-0225-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187351v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03254547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schiller et l'idéal européen</w:t>
               </w:r>
@@ -1447,272 +1447,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie d’une fiche</w:t>
+                <w:t xml:space="preserve">Portrait d’un fondateur, Julius Euting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bibliothèques Strasbourg origines XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bibliothèque nationale et universitaire, pp.255-256, 2015, 9782859230609</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BNU / Editions des Cendres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.250-251, 2015, 9782859230609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128759v1</w:t>
+                <w:t xml:space="preserve">hal-04475387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une période de mutations (1989-2014)</w:t>
+                <w:t xml:space="preserve">Anatomie d’une fiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bibliothèques Strasbourg origines XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.363-375, 2015, 9782859230609</w:t>
+              <w:t xml:space="preserve">, Bibliothèque nationale et universitaire, pp.255-256, 2015, 9782859230609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475279v1</w:t>
+                <w:t xml:space="preserve">hal-05128759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d’un fondateur, Julius Euting</w:t>
+                <w:t xml:space="preserve">Une période de mutations (1989-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Barbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">bibliothèques Strasbourg origines XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BNU / Editions des Cendres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.250-251, 2015, 9782859230609</w:t>
+              <w:t xml:space="preserve">, pp.363-375, 2015, 9782859230609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475387v1</w:t>
+                <w:t xml:space="preserve">hal-04475279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wagner et le fonds Boulet-Devraigne</w:t>
               </w:r>
@@ -2876,714 +2876,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hibridismo, FabLab, Terceiro Lugar… Museal ? Strasbourg à Procura de uma Identidade complexa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livro – Revista do Núcleo de Estudos do Livro e da Edição</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7-8, pp.197-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybridité, FabLab, troisième lieu… muséal ? Strasbourg à la recherche d’une identité complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni della Biblioteca nazionale centrale di Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibridismo, FabLab, Terceiro Lugar… Museal ? Strasbourg à Procura de uma Identidade complexa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livro – Revista do Núcleo de Estudos do Livro e da Edição</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7-8, pp.197-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hibridismo, FabLab, Terceiro Lugar… Museal ? Strasbourg à Procura de uma Identidade complexa</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et défis de l’édition en bibliothèque aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livro – Revista do Núcleo de Estudos do Livro e da Edição</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7-8, pp.197-211</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ursu</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strasbourg, ville du livre : l'héritage actuel de Gutenberg dans la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bischoff-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Girleanu-Guichard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juhani Pallasmaa</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Esch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hocheder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.88-97. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Hors série, pp.134-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Lucie Barthod</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cycle strasbourgeois de Liliana Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bischoff-Morales</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Girleanu-Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Hocheder</w:t>
+                <w:t xml:space="preserve">Juhani Pallasmaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Hors série, pp.134-141</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 18, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enjeux et défis de l’édition en bibliothèque aujourd’hui</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revue de la BNU : enjeux et défis de l’édition en bibliothèque aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.12-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « enfer » à la BNU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bornemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, pp.92-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rbnu.313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177169v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04352020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bras (cassé) de la science</w:t>
               </w:r>
@@ -4030,174 +4030,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une suite gravée maniériste de Wendel Dieterlin (1551-1599)</w:t>
+                <w:t xml:space="preserve">Königsberg à Strasbourg : du don de livres au dépôt de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 6, pp.78-89. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 5, pp.14-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Königsberg à Strasbourg : du don de livres au dépôt de mémoire</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une suite gravée maniériste de Wendel Dieterlin (1551-1599)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5, pp.14-25</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 6, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.2749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178642v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premiers textes de la &amp;quot;Rose-Croix</w:t>
               </w:r>
@@ -4384,165 +4384,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait d'un inconnu, René Blanc</w:t>
+                <w:t xml:space="preserve">Une certaine forme d’effacement : sur quatre panneaux peints des années cinquante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.78-81</w:t>
+              <w:t xml:space="preserve">, 2010, bibliothèques et identité visuelle, 1, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177171v1</w:t>
+                <w:t xml:space="preserve">hal-03177170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une certaine forme d’effacement : sur quatre panneaux peints des années cinquante</w:t>
+                <w:t xml:space="preserve">Portrait d'un inconnu, René Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, bibliothèques et identité visuelle, 1, pp.28-33</w:t>
+              <w:t xml:space="preserve">, 2010, 1, pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177170v1</w:t>
+                <w:t xml:space="preserve">hal-03177171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toute l'Europe dans une bibliothèque</w:t>
               </w:r>
@@ -6021,316 +6021,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque nationale et universitaire / Kaiserliche Universitäts- und Landesbibliothek</w:t>
+                <w:t xml:space="preserve">Barack, Karl August</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.87-90</w:t>
+              <w:t xml:space="preserve">, 2017, pp.74-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354777v1</w:t>
+                <w:t xml:space="preserve">hal-04354776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barack, Karl August</w:t>
+                <w:t xml:space="preserve">Bibliothèque nationale et universitaire / Kaiserliche Universitäts- und Landesbibliothek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.74-74</w:t>
+              <w:t xml:space="preserve">, 2017, pp.87-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354776v1</w:t>
+                <w:t xml:space="preserve">hal-04354777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musée de la guerre / Kriegsmuseum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Fuchs</w:t>
+                <w:t xml:space="preserve">Wolfram, Georg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.364-365</w:t>
+              <w:t xml:space="preserve">, 2017, pp.567-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264126v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03254558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée de la guerre / Kriegsmuseum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christophe Didier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel de Strasbourg : 1880-1930</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.567-568</w:t>
+              <w:t xml:space="preserve">, 2017, pp.364-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254558v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les journaux de tranchées : une particularité de la Première Guerre mondiale</w:t>
               </w:r>
@@ -6917,51 +6917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soul&#233;-Sandic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;llmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bnu.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Zeller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnu.fr/fr/nos-publications" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rbnu/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hirschfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Elloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bornemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nueebleue.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53458/wlbf.v23i1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ursu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Girleanu-Guichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Pallasmaa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bischoff-Morales" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hocheder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184916v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lorentz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.313" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Mehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberhausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Briguglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourane Ben Azzouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4762" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Citerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Oelmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Therstappen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ennen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14h2i" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m4ab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m489" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/dpt.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354777v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fuchs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254558v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seginger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labadens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soul&#233;-Sandic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;llmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bnu.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Werly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Zeller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnu.fr/fr/nos-publications" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rbnu/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hirschfeld" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Elloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bornemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nueebleue.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110310092-036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mohnike" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53458/wlbf.v23i1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.5444" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barthod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bischoff-Morales" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hocheder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ursu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Girleanu-Guichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Pallasmaa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.631" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lorentz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.313" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1771" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Mehl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Oberhausen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2749" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362506v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Briguglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourane Ben Azzouna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.4762" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Citerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Oelmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Therstappen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ennen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14h2i" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m4ab" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m489" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51740/dpt.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354780v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261693v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevallier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fuchs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seginger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labadens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>