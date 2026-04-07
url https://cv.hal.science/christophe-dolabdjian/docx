--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -637,646 +637,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t>
+                <w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Esper</w:t>
+                <w:t xml:space="preserve">Olivier Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Saez</w:t>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557163v1</w:t>
+                <w:t xml:space="preserve">hal-02926754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Haas</w:t>
+                <w:t xml:space="preserve">Alexandre Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+                <w:t xml:space="preserve">Sebastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926754v1</w:t>
+                <w:t xml:space="preserve">hal-02557163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase modulation noise of a magneto(Elasto)Electric sensor operating as a magnetometer in the non-linear regime. Theoretical and experimental studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimension Effects of a Magnetoelectric Gyrator with FeCoSiB/Pb(Zr,Ti)O3 Layered Composites Core for Efficient Power Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Yang</w:t>
+                <w:t xml:space="preserve">Chung Ming Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lam Chok Sing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+                <w:t xml:space="preserve">Juran Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Staruch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Finkel</w:t>
+                <w:t xml:space="preserve">Jitao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2019.2894538⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.111815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079942v1</w:t>
+                <w:t xml:space="preserve">hal-02428616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Esper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Esper</w:t>
+                <w:t xml:space="preserve">B. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dufay</w:t>
+                <w:t xml:space="preserve">S. Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension Effects of a Magnetoelectric Gyrator with FeCoSiB/Pb(Zr,Ti)O3 Layered Composites Core for Efficient Power Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhuang</w:t>
+                <w:t xml:space="preserve">Phase modulation noise of a magneto(Elasto)Electric sensor operating as a magnetometer in the non-linear regime. Theoretical and experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juran Xu</w:t>
+                <w:t xml:space="preserve">M. Staruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitao Zhang</w:t>
+                <w:t xml:space="preserve">P. Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.111815. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2019.2894538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428616v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum Alloy Sensitization Evaluation by Using Eddy Current Techniques Based on IGMR-Magnetometer Head</w:t>
               </w:r>
@@ -1288,64 +1288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Finkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1373,407 +1373,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs magnétorésistifs - Principes, conditionnement et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Portalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633315v1</w:t>
+                <w:t xml:space="preserve">hal-01400491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Menard</w:t>
+                <w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Portalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seddaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01400491v1</w:t>
+                <w:t xml:space="preserve">hal-01633297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteurs magnétorésistifs - Principes, conditionnement et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01633297v1</w:t>
+                <w:t xml:space="preserve">hal-01633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency reconfigurable phase modulated magnetoelectric sensors using ΔE effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Staruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2032,64 +2032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-T. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 939, </w:t>
@@ -2127,51 +2127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Low-Frequency Excess Equivalent Magnetic Noise in GMI-Based Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,611 +2255,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Magnetoelectric Bending Resonance for Sensing Static Magnetic Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Analytical Investigation of a 2-D Magnetic Imaging Method Using Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2490581⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2477268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633301v1</w:t>
+                <w:t xml:space="preserve">hal-01417814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a Bending-Mode Magneto(Elasto)electric Sensor Using a Phase Modulation With a PLL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May-Tia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Fodil</w:t>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (14), pp.5557 - 5562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2568265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417815v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Bending-Mode Magneto(Elasto)electric Sensor Using a Phase Modulation With a PLL</w:t>
+                <w:t xml:space="preserve">Tunable Magnetoelectric Bending Resonance for Sensing Static Magnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May-Tia Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Goldstein</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (14), pp.5557 - 5562. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2568265⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.662 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2490581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633303v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical Investigation of a 2-D Magnetic Imaging Method Using Magnetic Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2477268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417814v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and Noise Evaluation of a Bonded Magneto(elasto)Electric Laminated Sensor Based on In-plane Magneto-capacitance Effect for Quasi-static Magnetic Field Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.10.1109/TMAG.2014.2356852. </w:t>
@@ -2891,2599 +2891,2564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Magnetic Noise of Micro-Patterned Multilayer Thin Films Based GMI Microsensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Sensitivity and Noise Floor of a Bonded Magneto(Elasto)Electric Laminate for Low Frequency Magnetic Field Sensing under Strain Modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrey V. Svalov</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2463254⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 644, pp.236-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.644.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633304v1</w:t>
+                <w:t xml:space="preserve">hal-01162289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Sensitivity and Noise Floor of a Bonded Magneto(Elasto)Electric Laminate for Low Frequency Magnetic Field Sensing under Strain Modulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of magnetic field and pressure in magnetoelastic stress reconfigurable thin film resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Finkel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Staruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.644.236⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162289v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of magnetic field and pressure in magnetoelastic stress reconfigurable thin film resonators</w:t>
+                <w:t xml:space="preserve">Equivalent Magnetic Noise of Micro-Patterned Multilayer Thin Films Based GMI Microsensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Staruch</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kassner</w:t>
+                <w:t xml:space="preserve">Alfredo Garcia-Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fackler</w:t>
+                <w:t xml:space="preserve">Jose Manuel Barandiaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Takeuchi</w:t>
+                <w:t xml:space="preserve">Andrey V. Svalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (3), </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (11), pp.6707 - 6714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2463254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633305v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Eddy-current non-destructive testing system for the determination of crack orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.150-158. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2274098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061703v1</w:t>
+                <w:t xml:space="preserve">hal-00987058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostrictive stress reconfigurable thin film resonators for near direct current magnetoelectric sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Kiser</w:t>
+                <w:t xml:space="preserve">P. Kwapuliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Lacomb</w:t>
+                <w:t xml:space="preserve">J. Gieraltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Bussmann</w:t>
+                <w:t xml:space="preserve">Z. Stokłosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Hawley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan E. Spanier</w:t>
+                <w:t xml:space="preserve">G. Haneczok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995298v1</w:t>
+                <w:t xml:space="preserve">hal-01648741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetostrictive stress reconfigurable thin film resonators for near direct current magnetoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kwapuliński</w:t>
+                <w:t xml:space="preserve">Jillian Kiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gieraltowski</w:t>
+                <w:t xml:space="preserve">Ron Lacomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Stokłosa</w:t>
+                <w:t xml:space="preserve">Konrad Bussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Haneczok</w:t>
+                <w:t xml:space="preserve">Christopher J. Hawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan E. Spanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.P072408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648741v1</w:t>
+                <w:t xml:space="preserve">hal-00995298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy-current non-destructive testing system for the determination of crack orientation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical noise limit of a strain coupled magneto(elasto)electric sensor operating under a magnetic or an electric field modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimond Hamia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987058v1</w:t>
+                <w:t xml:space="preserve">hal-01075167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical noise limit of a strain coupled magneto(elasto)electric sensor operating under a magnetic or an electric field modulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques&amp;quot;, Key Engineering Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Finkel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075167v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques&amp;quot;, Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhuang</w:t>
+                <w:t xml:space="preserve">Model calculation of the magnetic induction generated by magnetic nanoparticles flowing into a microfluidic system. Performance analysis of the detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2291546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061767v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model calculation of the magnetic induction generated by magnetic nanoparticles flowing into a microfluidic system. Performance analysis of the detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Fodil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.1-8. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.150-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2291546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2274098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980048v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress reconfigurable tunable magnetoelectric resonators as magnetic sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995295v1</w:t>
+                <w:t xml:space="preserve">hal-00995015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separability of multiple deep crack defects with an NDE Eddy Current System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
+                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2274098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987124v1</w:t>
+                <w:t xml:space="preserve">hal-00995012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Separability of multiple deep crack defects with an NDE Eddy Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.124-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00995015v1</w:t>
+                <w:t xml:space="preserve">hal-00987124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhuang</w:t>
+                <w:t xml:space="preserve">Dynamic sensing of magnetic nanoparticles in microchannel using GMI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Senez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995012v1</w:t>
+                <w:t xml:space="preserve">hal-00980710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic sensing of magnetic nanoparticles in microchannel using GMI technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Harnois</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Senez</w:t>
+                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.379 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2012.2216521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980710v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t>
+                <w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.379 - 388. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.85-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2012.2216521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824131v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Malatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 204, pp.20--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831475v1</w:t>
+                <w:t xml:space="preserve">hal-00877644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+                <w:t xml:space="preserve">Stress reconfigurable tunable magnetoelectric resonators as magnetic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Kiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877644v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+                <w:t xml:space="preserve">Investigation of the near-carrier noise for strain-driven ME laminates by using cross-correlation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.120-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746982v1</w:t>
+                <w:t xml:space="preserve">hal-01061699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on the Magnetic Noise of Stacked Magnetostricitive-Piezoelectric Laminated Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,1495 +5467,1530 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the near-carrier noise for strain-driven ME laminates by using cross-correlation techniques</w:t>
+                <w:t xml:space="preserve">Expected Equivalent Magnetic Noise Spectral Density of Magnetoelectric Composites as Magnetic sensors: From Theory to Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1398, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061699v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected Equivalent Magnetic Noise Spectral Density of Magnetoelectric Composites as Magnetic sensors: From Theory to Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1398, 12 p. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 324 (13), pp.2091-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062248v1</w:t>
+                <w:t xml:space="preserve">hal-00746982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magnetostrictive-piezoelectric laminated composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+                <w:t xml:space="preserve">Analysis of the environmental magnetic noise rejection by using two simple magnetoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangguo Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 171, pp.63-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986977v1</w:t>
+                <w:t xml:space="preserve">hal-01061680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelectric nonlinearity in magnetoelectric laminate sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangguo Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (11), pp.114510-1/114510-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the environmental magnetic noise rejection by using two simple magnetoelectric sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiefang Li</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magntostrictive-piezoelectric laminated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.124512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3594714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061680v1</w:t>
+                <w:t xml:space="preserve">hal-01061675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magntostrictive-piezoelectric laminated composites</w:t>
+                <w:t xml:space="preserve">Evaluation of Applied Axial Field Modulation Technique on ME Sensor Input Equivalent Magnetic Noise Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p2266-2272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061675v1</w:t>
+                <w:t xml:space="preserve">hal-00987421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Applied Axial Field Modulation Technique on ME Sensor Input Equivalent Magnetic Noise Rejection</w:t>
+                <w:t xml:space="preserve">Analysis of noise in Magneto-Electric thin layer composites used as magnetic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, p2266-2272</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.P2183 - 2188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2011.2114648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987421v1</w:t>
+                <w:t xml:space="preserve">hal-00987401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of noise in Magneto-Electric thin layer composites used as magnetic sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (10), pp.P2183 - 2188. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 11 (12), pp.3211-3215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2011.2114648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987401v1</w:t>
+                <w:t xml:space="preserve">hal-00986946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magnetostrictive-piezoelectric laminated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (12), pp.124512 - 124512-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3594714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986946v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Aluminum Nitride Resonator for Oscillator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eddy current non destructive testing using an improved giant magnetoresistance magnetometer and a single wire as inducer : a FEM performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1441⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (10), pp.3731--3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2052827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989677v1</w:t>
+                <w:t xml:space="preserve">hal-00986965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current non destructive testing using an improved giant magnetoresistance magnetometer and a single wire as inducer : a FEM performance analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piezoelectric Aluminum Nitride Resonator for Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Valbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (10), pp.3731--3737. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.513-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2052827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986965v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,90 +7067,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7184,64 +7184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetorelaxometry using Improved Giant MagnetoResistance Magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,51 +7301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des performances de magnétomètres à haute sensibilité pour la détection de fissures profondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7409,90 +7409,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G.C Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, p159-168</w:t>
@@ -7521,77 +7521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Magneto impedance Sensor for Non Destructive Evaluation Eddy Current System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7651,90 +7651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved GMI Sensors Using Strongly-Coupled Thin Pick-Up Coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.334-338. </w:t>
@@ -7772,90 +7772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives in Giant Magnetoimpedance Magnetometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. C. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7919,51 +7919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the magnetic noise and sensivity of giant magnetoimpedance sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8014,51 +8014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetorelaxometry of nanoparticles using a GMI magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,489 +8120,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized formalism for the calculation and optimization of the magneticnoisein giant magnetoimpedance based devices</w:t>
+                <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211882v1</w:t>
+                <w:t xml:space="preserve">hal-00197106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
+                <w:t xml:space="preserve">Generalized formalism for the calculation and optimization of the magneticnoisein giant magnetoimpedance based devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00197106v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Magnetic Pulsed-Eddy-Current System Using High Dynamic and High Linearity Improved Giant MagnetoResistance Magnetometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+                <w:t xml:space="preserve">Progress towards the optimization of the signal-to-noise ratio in giant magnetoimpedance sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Perez</w:t>
+                <w:t xml:space="preserve">G. Rudkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor de Haan</w:t>
+                <w:t xml:space="preserve">L. Clime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul de Jong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ciureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, A 129, pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073918v1</w:t>
+                <w:t xml:space="preserve">hal-00085960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards the optimization of the signal-to-noise ratio in giant magnetoimpedance sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ménard</w:t>
+                <w:t xml:space="preserve">Performance of Magnetic Pulsed-Eddy-Current System Using High Dynamic and High Linearity Improved Giant MagnetoResistance Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rudkowska</w:t>
+                <w:t xml:space="preserve">Victor de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Clime</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (6), pp.1511-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2006.883095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085960v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Sensitivity Giant Magneto-Inductive Magnetometer Characterization Implemented With a Low-Frequency Magnetic Noise-Reduction Technique</w:t>
               </w:r>
@@ -8683,51 +8683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation in detection of fatigue cracks under rivet head airframe using improved GMR magnetometer in an eddy current system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9071,51 +9071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9703,90 +9703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Properties of Co-Fe-Si-B Microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kwapuliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gieraltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Stokłosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haneczok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMM'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Czestochowa, France. pp.1256 - 1259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9814,178 +9814,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Portalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of EMSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982146v1</w:t>
+                <w:t xml:space="preserve">hal-01061135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10004,174 +10026,152 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+                <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of EMSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061135v1</w:t>
+                <w:t xml:space="preserve">hal-00982146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is low frequency excess noise of GMI induced by magnetization fluctuations ?</w:t>
               </w:r>
@@ -10183,77 +10183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Materials and Applications for Sensors and Transducers (ICMAST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10278,64 +10278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic sensor noise impact on the evaluation of magnetorelaxometry experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10386,90 +10386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and sensitivity of GMI sensing elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10507,103 +10507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic microsystem for magnetic sensing of nanoparticles with giant magneto-impedance technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Solid-State Sensors, Actuators and Microsystems, TRANSDUCERS'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China. pp.80-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10637,51 +10637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetometre à tres haute sensibilité pour le contrôle non destructif pa courant de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10745,64 +10745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GMI Noise performance optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Malatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10851,972 +10851,972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art du développement des contrôles non destructifs par des méthodes électromagnétiques à l'aide de magnétomètre à haute sensibilité</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piezoelectric aluminum nitride resonator for oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lissorques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The e-Journal \&amp; Database of Nondestructive Testing (NDT.net)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">Frequency Control Symposium, 2009 Joint with the 22nd European Frequency and Time forum. IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. p894-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987188v1</w:t>
+                <w:t xml:space="preserve">hal-00994757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric aluminum nitride resonator for oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Modeling and fabrication of piezoelectric aluminium nitride resonator and its application in oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Lissorques</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Valbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency Control Symposium, 2009 Joint with the 22nd European Frequency and Time forum. IEEE International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Denver, United States. pp.565-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994757v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and fabrication of piezoelectric aluminium nitride resonator and its application in oscillators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat de l'art du développement des contrôles non destructifs par des méthodes électromagnétiques à l'aide de magnétomètre à haute sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The e-Journal \&amp; Database of Nondestructive Testing (NDT.net)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00989687v1</w:t>
+                <w:t xml:space="preserve">hal-00987188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t>
+                <w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Melo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Yelon</w:t>
+                <w:t xml:space="preserve">S. Nabily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc-Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gieraltowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Turzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Magnetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109795v1</w:t>
+                <w:t xml:space="preserve">hal-00986484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Turzo</w:t>
+                <w:t xml:space="preserve">Luis Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t>
+              <w:t xml:space="preserve">International Magnetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986484v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic GMI noise reduction by DC BIAS</w:t>
+                <w:t xml:space="preserve">LOW FREQUENCY GMI MAGNETOMETER NOISE VERSUS ELECTRONICS CONDITIONING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale EMSA'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, BILBAO, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023644v1</w:t>
+                <w:t xml:space="preserve">hal-00023645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW FREQUENCY GMI MAGNETOMETER NOISE VERSUS ELECTRONICS CONDITIONING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+                <w:t xml:space="preserve">Towards material characterization and thickness measurements using Pulsed Eddy Currents implemented with an Improved Giant MagnetoResistance Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.O. de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale EMSA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, BILBAO, Spain</w:t>
+              <w:t xml:space="preserve">ECNDT'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023645v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards material characterization and thickness measurements using Pulsed Eddy Currents implemented with an Improved Giant MagnetoResistance Magnetometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.O. de Haan</w:t>
+                <w:t xml:space="preserve">Intrinsic GMI noise reduction by DC BIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehui Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Jong</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petru Ciureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECNDT'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Conférence internationale EMSA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, BILBAO, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013584v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in subsurface fatigue cracks under airfames fasteners detection using improved rotating Giant Magneto-Resistance Magnetometer head</w:t>
               </w:r>
@@ -11828,51 +11828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECND'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11910,77 +11910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETIC NOISE COMPARAISON IN GMI BASED SENSING DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nabily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gieraltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12158,77 +12158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity performance of magnetic field sensor based on magnonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellah Balleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12279,77 +12279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physico-chemical treatments on the low frequency noise of GMI-based magnetometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12404,77 +12404,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized off-diagonal GMI-based magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12525,51 +12525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an hybrid mangetometer : YIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12798,51 +12798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Magneto-Impedance (GMI) Magnetometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Smart Sensors, Measurement and Instrumentation book series (SSMI, volume 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12925,77 +12925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20290004.9 - 1010. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13030,77 +13030,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining physical characteristics of nanoparticles or agglomerates of nanoparticles, involves determining characteristics to minimize discrepancies between Fourier transforms of measured magnetism and predetermined magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13144,77 +13144,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de caractérisation de nano-particules magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13271,51 +13271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR10/51718. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13365,103 +13365,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la partie imaginaire de la susceptibilité magnétique de capteurs MIG - Application à l'évaluation de leur bruit en 1/f</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13496,90 +13496,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress tunable magnetoelectric bending resonance for sensing static magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May-Tia Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13770,51 +13770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetism4010004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3227592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3156858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Fang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam Chok Sing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staruch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2894538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ming Leung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juran Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111815" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mareschal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viehland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Silly Traore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2739480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhuang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/939/1/012034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Tia Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lam Chok Sing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finkel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2490581" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2568265" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2356852" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Arribas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Barandiaran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Svalov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2463254" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.236" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fackler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Takeuchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2274098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Lacomb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bussmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Hawley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Spanier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimond Hamia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.09.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Gao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.344" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594714" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangguo Shen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghui Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061680v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2114648" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2052827" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G.C Melo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Haan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Jong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2006.883095" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudkowska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clime" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciureanu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Hir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Butin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Huertas Leyva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D43D33B3AF89E30C80EED107C4DC472E5497173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720436v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gunther" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994151" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249131v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994153" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesquey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chok Sing" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994632" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F2C2A9C67BA89DB9E40BF166BD8F3EA00D84F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Dinh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkhalifeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Cabrera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wmcs62019.2024.10619015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.1256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fougerat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lissorques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ciureanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023645v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. de Haan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Jong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023646v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huertas Leyva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellah Balleh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109731v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssedou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hristoforou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982976v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetism4010004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3227592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3156858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Fang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ming Leung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juran Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111815" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam Chok Sing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2894538" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mareschal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viehland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Silly Traore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2739480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhuang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/939/1/012034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Tia Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lam Chok Sing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2568265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finkel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2490581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2356852" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.236" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fackler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Takeuchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Arribas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Barandiaran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Svalov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2463254" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimond Hamia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.09.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kiser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Lacomb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bussmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Hawley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Spanier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2274098" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.767" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061680v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangguo Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghui Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594714" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2114648" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2052827" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G.C Melo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudkowska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clime" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciureanu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Haan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Jong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2006.883095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Hir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Butin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Huertas Leyva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D43D33B3AF89E30C80EED107C4DC472E5497173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720436v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gunther" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994151" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249131v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994153" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesquey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chok Sing" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994632" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F2C2A9C67BA89DB9E40BF166BD8F3EA00D84F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Dinh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkhalifeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Cabrera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wmcs62019.2024.10619015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.1256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994757v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fougerat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lissorques" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987188v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. de Haan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Jong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ciureanu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023646v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huertas Leyva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellah Balleh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109731v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssedou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hristoforou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982976v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>