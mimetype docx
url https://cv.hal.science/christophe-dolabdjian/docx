--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -191,295 +191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Delta-E Effect Magnetic Field Sensors</w:t>
+                <w:t xml:space="preserve">Resonant Magnetoelectric Coupling of Fe-Si-B/Pb(Zr,Ti)O3 Laminated Composites with Surface Crystalline Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3227592⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (24), pp.9622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23249622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143045v1</w:t>
+                <w:t xml:space="preserve">hal-05145125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Magnetoelectric Coupling of Fe-Si-B/Pb(Zr,Ti)O3 Laminated Composites with Surface Crystalline Layers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of Delta-E Effect Magnetic Field Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhuang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (24), pp.9622. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.2014-2020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23249622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3227592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145125v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis by Systemic Approach of Magnetic Dipole Source Location Performances by Using an IoT Software Gradiometer Head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (8), pp.7709-7716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -513,64 +513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetomechanical Properties of Fe-Si-B and Fe-Co-Si-B Metallic Glasses by Various Annealing Temperatures for Actuation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -871,412 +871,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension Effects of a Magnetoelectric Gyrator with FeCoSiB/Pb(Zr,Ti)O3 Layered Composites Core for Efficient Power Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhuang</w:t>
+                <w:t xml:space="preserve">Phase modulation noise of a magneto(Elasto)Electric sensor operating as a magnetometer in the non-linear regime. Theoretical and experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitao Zhang</w:t>
+                <w:t xml:space="preserve">M. Staruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111815⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2019.2894538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428616v1</w:t>
+                <w:t xml:space="preserve">hal-02079942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Esper</w:t>
+                <w:t xml:space="preserve">Dimension Effects of a Magnetoelectric Gyrator with FeCoSiB/Pb(Zr,Ti)O3 Layered Composites Core for Efficient Power Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dufay</w:t>
+                <w:t xml:space="preserve">Chung Ming Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saez</w:t>
+                <w:t xml:space="preserve">Juran Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dolabdjian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jitao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.111815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888434v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase modulation noise of a magneto(Elasto)Electric sensor operating as a magnetometer in the non-linear regime. Theoretical and experimental studies</w:t>
+                <w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Yang</w:t>
+                <w:t xml:space="preserve">A. Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lam Chok Sing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+                <w:t xml:space="preserve">B. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Staruch</w:t>
+                <w:t xml:space="preserve">S. Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Finkel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2019.2894538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079942v1</w:t>
+                <w:t xml:space="preserve">hal-01888434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum Alloy Sensitization Evaluation by Using Eddy Current Techniques Based on IGMR-Magnetometer Head</w:t>
               </w:r>
@@ -1288,64 +1288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Finkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1526,51 +1526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,51 +1660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs magnétorésistifs - Principes, conditionnement et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1729,51 +1729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency reconfigurable phase modulated magnetoelectric sensors using ΔE effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Staruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2032,64 +2032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-T. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 939, </w:t>
@@ -2359,455 +2359,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Bending-Mode Magneto(Elasto)electric Sensor Using a Phase Modulation With a PLL</w:t>
+                <w:t xml:space="preserve">Tunable Magnetoelectric Bending Resonance for Sensing Static Magnetic Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May-Tia Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goldstein</w:t>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (14), pp.5557 - 5562. </w:t>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.662 - 669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2568265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2490581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633303v1</w:t>
+                <w:t xml:space="preserve">hal-01633301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Magnetoelectric Bending Resonance for Sensing Static Magnetic Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Finkel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2490581⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633301v1</w:t>
+                <w:t xml:space="preserve">hal-01417815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of a Bending-Mode Magneto(Elasto)electric Sensor Using a Phase Modulation With a PLL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Treizebre</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May-Tia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Senez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (14), pp.5557 - 5562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2568265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417815v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and Noise Evaluation of a Bonded Magneto(elasto)Electric Laminated Sensor Based on In-plane Magneto-capacitance Effect for Quasi-static Magnetic Field Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamic Sensitivity and Noise Floor of a Bonded Magneto(Elasto)Electric Laminate for Low Frequency Magnetic Field Sensing under Strain Modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,1814 +2815,1818 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.10.1109/TMAG.2014.2356852. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 644, pp.236-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2356852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.644.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162288v1</w:t>
+                <w:t xml:space="preserve">hal-01162289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Sensitivity and Noise Floor of a Bonded Magneto(Elasto)Electric Laminate for Low Frequency Magnetic Field Sensing under Strain Modulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of magnetic field and pressure in magnetoelastic stress reconfigurable thin film resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Finkel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Staruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.644.236⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162289v1</w:t>
+                <w:t xml:space="preserve">hal-01633305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of magnetic field and pressure in magnetoelastic stress reconfigurable thin film resonators</w:t>
+                <w:t xml:space="preserve">Equivalent Magnetic Noise of Micro-Patterned Multilayer Thin Films Based GMI Microsensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Takeuchi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Garcia-Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Barandiaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V. Svalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927309⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (11), pp.6707 - 6714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2463254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633305v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Magnetic Noise of Micro-Patterned Multilayer Thin Films Based GMI Microsensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity and Noise Evaluation of a Bonded Magneto(elasto)Electric Laminated Sensor Based on In-plane Magneto-capacitance Effect for Quasi-static Magnetic Field Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrey V. Svalov</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (11), pp.6707 - 6714. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1109/TMAG.2014.2356852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2463254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2356852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633304v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy-current non-destructive testing system for the determination of crack orientation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimond Hamia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiefang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61, pp.24-28. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.150-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2274098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987058v1</w:t>
+                <w:t xml:space="preserve">hal-01061703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eddy-current non-destructive testing system for the determination of crack orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648741v1</w:t>
+                <w:t xml:space="preserve">hal-00987058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostrictive stress reconfigurable thin film resonators for near direct current magnetoelectric sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Kiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Lacomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Kiser</w:t>
+                <w:t xml:space="preserve">Christopher J. Hawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan E. Spanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.P072408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical noise limit of a strain coupled magneto(elasto)electric sensor operating under a magnetic or an electric field modulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Dolabdjian</w:t>
+                <w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kwapuliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gieraltowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Stokłosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Finkel</w:t>
+                <w:t xml:space="preserve">G. Haneczok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075167v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques&amp;quot;, Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhuang</w:t>
+                <w:t xml:space="preserve">Mechanical noise limit of a strain coupled magneto(elasto)electric sensor operating under a magnetic or an electric field modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jie Fang Li</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 605, pp.344</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061767v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model calculation of the magnetic induction generated by magnetic nanoparticles flowing into a microfluidic system. Performance analysis of the detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques&amp;quot;, Key Engineering Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Fang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605, pp.344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2291546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00980048v1</w:t>
+                <w:t xml:space="preserve">hal-01061767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Model calculation of the magnetic induction generated by magnetic nanoparticles flowing into a microfluidic system. Performance analysis of the detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Finkel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.150-158. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2274098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2291546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061703v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Stress reconfigurable tunable magnetoelectric resonators as magnetic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Kiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995015v1</w:t>
+                <w:t xml:space="preserve">hal-00995295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2274098⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995012v1</w:t>
+                <w:t xml:space="preserve">hal-00995015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Dufay</w:t>
+                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yelon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2274098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988087v1</w:t>
+                <w:t xml:space="preserve">hal-00995012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separability of multiple deep crack defects with an NDE Eddy Current System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4654,302 +4658,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic sensing of magnetic nanoparticles in microchannel using GMI technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Harnois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Senez</w:t>
+                <w:t xml:space="preserve">A. Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980710v1</w:t>
+                <w:t xml:space="preserve">hal-00988087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+                <w:t xml:space="preserve">Dynamic sensing of magnetic nanoparticles in microchannel using GMI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Yelon</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ménard</w:t>
+                <w:t xml:space="preserve">V. Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824131v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t>
+                <w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
@@ -4963,2242 +4958,2247 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (1), pp.85-88. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.379 - 388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2012.2216521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831475v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2219579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877644v1</w:t>
+                <w:t xml:space="preserve">hal-00831475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress reconfigurable tunable magnetoelectric resonators as magnetic sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junqi Gao</w:t>
+                <w:t xml:space="preserve">Improvement of the off-diagonal magnetoimpedance sensor white noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Malatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 204, pp.20--24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995295v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the near-carrier noise for strain-driven ME laminates by using cross-correlation techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 324 (13), pp.2091-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061699v1</w:t>
+                <w:t xml:space="preserve">hal-00746982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the Magnetic Noise of Stacked Magnetostricitive-Piezoelectric Laminated Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Investigation of the near-carrier noise for strain-driven ME laminates by using cross-correlation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10, pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.120-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061697v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected Equivalent Magnetic Noise Spectral Density of Magnetoelectric Composites as Magnetic sensors: From Theory to Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on the Magnetic Noise of Stacked Magnetostricitive-Piezoelectric Laminated Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01062248v1</w:t>
+                <w:t xml:space="preserve">hal-01061697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Dufay</w:t>
+                <w:t xml:space="preserve">Expected Equivalent Magnetic Noise Spectral Density of Magnetoelectric Composites as Magnetic sensors: From Theory to Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 324 (13), pp.2091-2099. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1398, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2012.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746982v1</w:t>
+                <w:t xml:space="preserve">hal-01062248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the environmental magnetic noise rejection by using two simple magnetoelectric sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiefang Li</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magnetostrictive-piezoelectric laminated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (12), pp.124512 - 124512-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3594714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061680v1</w:t>
+                <w:t xml:space="preserve">hal-00986977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric nonlinearity in magnetoelectric laminate sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Analysis of the environmental magnetic noise rejection by using two simple magnetoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangguo Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menghui Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.F. Li</w:t>
+                <w:t xml:space="preserve">D. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (11), pp.114510-1/114510-6</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 171, pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987001v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magntostrictive-piezoelectric laminated composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+                <w:t xml:space="preserve">Magnetoelectric nonlinearity in magnetoelectric laminate sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangguo Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 109, pp.124512. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 110 (11), pp.114510-1/114510-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061675v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Applied Axial Field Modulation Technique on ME Sensor Input Equivalent Magnetic Noise Rejection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magntostrictive-piezoelectric laminated composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhuang</w:t>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.124512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3594714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987421v1</w:t>
+                <w:t xml:space="preserve">hal-01061675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of noise in Magneto-Electric thin layer composites used as magnetic sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Applied Axial Field Modulation Technique on ME Sensor Input Equivalent Magnetic Noise Rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (10), pp.P2183 - 2188. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, p2266-2272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987401v1</w:t>
+                <w:t xml:space="preserve">hal-00987421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Dufay</w:t>
+                <w:t xml:space="preserve">Analysis of noise in Magneto-Electric thin layer composites used as magnetic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (12), pp.3211-3215</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.P2183 - 2188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2011.2114648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986946v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magnetostrictive-piezoelectric laminated composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhuang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (12), pp.3211-3215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986977v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current non destructive testing using an improved giant magnetoresistance magnetometer and a single wire as inducer : a FEM performance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
+                <w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2052827⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986965v1</w:t>
+                <w:t xml:space="preserve">hal-00980166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Aluminum Nitride Resonator for Oscillator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1441⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989677v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+                <w:t xml:space="preserve">Piezoelectric Aluminum Nitride Resonator for Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Valbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ludwig</w:t>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.513-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980166v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Dufay</w:t>
+                <w:t xml:space="preserve">Eddy current non destructive testing using an improved giant magnetoresistance magnetometer and a single wire as inducer : a FEM performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (10), pp.3731--3737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2052827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635846v1</w:t>
+                <w:t xml:space="preserve">hal-00986965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetorelaxometry using Improved Giant MagnetoResistance Magnetometer</w:t>
               </w:r>
@@ -7301,64 +7301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des performances de magnétomètres à haute sensibilité pour la détection de fissures profondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7390,269 +7390,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lehui Ding</w:t>
+                <w:t xml:space="preserve">Giant Magneto impedance Sensor for Non Destructive Evaluation Eddy Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.437-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994763v1</w:t>
+                <w:t xml:space="preserve">hal-00987150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Magneto impedance Sensor for Non Destructive Evaluation Eddy Current System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
+                <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G.C Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p159-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987150v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved GMI Sensors Using Strongly-Coupled Thin Pick-Up Coils</w:t>
               </w:r>
@@ -7690,51 +7690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.334-338. </w:t>
@@ -7811,51 +7811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. C. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7906,51 +7906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the magnetic noise and sensivity of giant magnetoimpedance sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8040,51 +8040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8120,277 +8120,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Generalized formalism for the calculation and optimization of the magneticnoisein giant magnetoimpedance based devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197106v1</w:t>
+                <w:t xml:space="preserve">hal-00211882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized formalism for the calculation and optimization of the magneticnoisein giant magnetoimpedance based devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211882v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00197106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress towards the optimization of the signal-to-noise ratio in giant magnetoimpedance sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rudkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8398,51 +8398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, A 129, pp.6-9</w:t>
@@ -9621,51 +9621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Source Localization by Using an Improved Postprocessing for Software Gradiometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9703,90 +9703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Properties of Co-Fe-Si-B Microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kwapuliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gieraltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Stokłosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haneczok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMM'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Czestochowa, France. pp.1256 - 1259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9814,160 +9814,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+                <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of EMSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061135v1</w:t>
+                <w:t xml:space="preserve">hal-00982146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10026,152 +10004,174 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Sensors and Actuators Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Portalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of EMSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Magnetic Sensors and Actuators (EMSA 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienne, Austria. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2355414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982146v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is low frequency excess noise of GMI induced by magnetization fluctuations ?</w:t>
               </w:r>
@@ -10209,51 +10209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Materials and Applications for Sensors and Transducers (ICMAST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10386,51 +10386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and sensitivity of GMI sensing elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10520,90 +10520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic microsystem for magnetic sensing of nanoparticles with giant magneto-impedance technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Solid-State Sensors, Actuators and Microsystems, TRANSDUCERS'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Beijing, China. pp.80-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10637,64 +10637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetometre à tres haute sensibilité pour le contrôle non destructif pa courant de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10745,51 +10745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GMI Noise performance optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Malatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10851,394 +10851,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric aluminum nitride resonator for oscillator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat de l'art du développement des contrôles non destructifs par des méthodes électromagnétiques à l'aide de magnétomètre à haute sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency Control Symposium, 2009 Joint with the 22nd European Frequency and Time forum. IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Besançon, France. p894-897</w:t>
+              <w:t xml:space="preserve">The e-Journal \&amp; Database of Nondestructive Testing (NDT.net)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994757v1</w:t>
+                <w:t xml:space="preserve">hal-00987188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and fabrication of piezoelectric aluminium nitride resonator and its application in oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Valbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Denver, United States. pp.565-568, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art du développement des contrôles non destructifs par des méthodes électromagnétiques à l'aide de magnétomètre à haute sensibilité</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piezoelectric aluminum nitride resonator for oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lissorques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The e-Journal \&amp; Database of Nondestructive Testing (NDT.net)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">Frequency Control Symposium, 2009 Joint with the 22nd European Frequency and Time forum. IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. p894-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987188v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t>
               </w:r>
@@ -11250,51 +11250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nabily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanc-Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gieraltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11362,90 +11362,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Magnetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t>
@@ -11468,355 +11468,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW FREQUENCY GMI MAGNETOMETER NOISE VERSUS ELECTRONICS CONDITIONING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Intrinsic GMI noise reduction by DC BIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Ciureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale EMSA'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, BILBAO, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023645v1</w:t>
+                <w:t xml:space="preserve">hal-00023644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards material characterization and thickness measurements using Pulsed Eddy Currents implemented with an Improved Giant MagnetoResistance Magnetometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perez</w:t>
+                <w:t xml:space="preserve">LOW FREQUENCY GMI MAGNETOMETER NOISE VERSUS ELECTRONICS CONDITIONING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehui Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECNDT'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Conférence internationale EMSA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, BILBAO, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013584v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic GMI noise reduction by DC BIAS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+                <w:t xml:space="preserve">Towards material characterization and thickness measurements using Pulsed Eddy Currents implemented with an Improved Giant MagnetoResistance Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.O. de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale EMSA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, BILBAO, Spain</w:t>
+              <w:t xml:space="preserve">ECNDT'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023644v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in subsurface fatigue cracks under airfames fasteners detection using improved rotating Giant Magneto-Resistance Magnetometer head</w:t>
               </w:r>
@@ -11897,90 +11897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETIC NOISE COMPARAISON IN GMI BASED SENSING DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nabily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gieraltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12430,51 +12430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12538,51 +12538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12925,51 +12925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13056,51 +13056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13170,51 +13170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13258,64 +13258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détermination et dispositif de caractérisation physiques d'une fissure dans une pièce de matériau conducteur et système de surveillance structurelle correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR10/51718. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13378,90 +13378,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la partie imaginaire de la susceptibilité magnétique de capteurs MIG - Application à l'évaluation de leur bruit en 1/f</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13483,51 +13483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress tunable magnetoelectric bending resonance for sensing static magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May-Tia Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13535,51 +13535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13770,51 +13770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetism4010004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3227592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3156858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Fang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ming Leung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juran Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111815" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam Chok Sing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staruch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finkel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2894538" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mareschal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viehland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Silly Traore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2739480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhuang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/939/1/012034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Tia Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lam Chok Sing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2568265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633301v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finkel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2490581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2356852" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.236" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633305v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fackler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Takeuchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Arribas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Barandiaran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Svalov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2463254" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimond Hamia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.09.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kiser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Lacomb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bussmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Hawley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Spanier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2274098" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995015v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995012v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.767" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061680v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangguo Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghui Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061675v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594714" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2114648" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2052827" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G.C Melo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211882v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudkowska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clime" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciureanu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Haan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Jong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2006.883095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Hir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Butin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Huertas Leyva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D43D33B3AF89E30C80EED107C4DC472E5497173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720436v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gunther" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994151" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249131v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994153" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesquey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chok Sing" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994632" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F2C2A9C67BA89DB9E40BF166BD8F3EA00D84F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Dinh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkhalifeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Cabrera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wmcs62019.2024.10619015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.1256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994757v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fougerat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lissorques" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987188v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. de Haan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Jong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ciureanu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023646v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huertas Leyva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellah Balleh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109731v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssedou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hristoforou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982976v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetism4010004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Jiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhuang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3227592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3156858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Fang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam Chok Sing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staruch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2894538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ming Leung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juran Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mareschal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viehland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Silly Traore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2739480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhuang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/939/1/012034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Tia Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lam Chok Sing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2490581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2568265" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.236" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fackler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Takeuchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Arribas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Barandiaran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Svalov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2463254" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2356852" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2274098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimond Hamia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kiser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Lacomb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bussmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Hawley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Spanier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Gao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.344" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594714" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangguo Shen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghui Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2114648" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2052827" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G.C Melo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudkowska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clime" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciureanu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Haan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Jong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2006.883095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Hir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Butin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Huertas Leyva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D43D33B3AF89E30C80EED107C4DC472E5497173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720436v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gunther" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994151" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249131v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994153" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesquey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chok Sing" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994632" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F2C2A9C67BA89DB9E40BF166BD8F3EA00D84F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Dinh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkhalifeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Cabrera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wmcs62019.2024.10619015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.1256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994757v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fougerat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lissorques" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ciureanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023645v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. de Haan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Jong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023646v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huertas Leyva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellah Balleh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109731v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssedou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hristoforou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982976v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>