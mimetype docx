--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -191,707 +191,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Magnetoelectric Coupling of Fe-Si-B/Pb(Zr,Ti)O3 Laminated Composites with Surface Crystalline Layers</w:t>
+                <w:t xml:space="preserve">Modeling of Delta-E Effect Magnetic Field Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Sun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23249622⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.2014-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3227592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145125v1</w:t>
+                <w:t xml:space="preserve">hal-05143045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Delta-E Effect Magnetic Field Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant Magnetoelectric Coupling of Fe-Si-B/Pb(Zr,Ti)O3 Laminated Composites with Surface Crystalline Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (3), pp.2014-2020. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (24), pp.9622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3227592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23249622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143045v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis by Systemic Approach of Magnetic Dipole Source Location Performances by Using an IoT Software Gradiometer Head</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetomechanical Properties of Fe-Si-B and Fe-Co-Si-B Metallic Glasses by Various Annealing Temperatures for Actuation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyou Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3156858⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23010299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143043v1</w:t>
+                <w:t xml:space="preserve">hal-05145121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetomechanical Properties of Fe-Si-B and Fe-Co-Si-B Metallic Glasses by Various Annealing Temperatures for Actuation Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis by Systemic Approach of Magnetic Dipole Source Location Performances by Using an IoT Software Gradiometer Head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guangyou Fang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (1), pp.299. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.7709-7716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23010299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3156858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05145121v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Haas</w:t>
+                <w:t xml:space="preserve">Alexandre Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+                <w:t xml:space="preserve">Sebastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926754v1</w:t>
+                <w:t xml:space="preserve">hal-02557163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Investigation of Temperature-Compensated off-diagonal GMI Magnetometer and its long-term Stability</w:t>
+                <w:t xml:space="preserve">Sensitivity and noise of a magnetic field sensor based on magnetostatic spin wave YIG device and its integrated electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Esper</w:t>
+                <w:t xml:space="preserve">Olivier Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Saez</w:t>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2988939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3008555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557163v1</w:t>
+                <w:t xml:space="preserve">hal-02926754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase modulation noise of a magneto(Elasto)Electric sensor operating as a magnetometer in the non-linear regime. Theoretical and experimental studies</w:t>
               </w:r>
@@ -1005,278 +1005,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension Effects of a Magnetoelectric Gyrator with FeCoSiB/Pb(Zr,Ti)O3 Layered Composites Core for Efficient Power Conversion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chung Ming Leung</w:t>
+                <w:t xml:space="preserve">A. Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juran Xu</w:t>
+                <w:t xml:space="preserve">B. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitao Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111815⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428616v1</w:t>
+                <w:t xml:space="preserve">hal-01888434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offset Reduction in GMI-Based Device by Using Double-Frequency Bias-Current Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Esper</w:t>
+                <w:t xml:space="preserve">Dimension Effects of a Magnetoelectric Gyrator with FeCoSiB/Pb(Zr,Ti)O3 Layered Composites Core for Efficient Power Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dufay</w:t>
+                <w:t xml:space="preserve">Chung Ming Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saez</w:t>
+                <w:t xml:space="preserve">Juran Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dolabdjian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jitao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.111815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2871412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888434v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum Alloy Sensitization Evaluation by Using Eddy Current Techniques Based on IGMR-Magnetometer Head</w:t>
               </w:r>
@@ -1288,51 +1288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Finkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1373,377 +1373,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteurs magnétorésistifs - Principes, conditionnement et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400491v1</w:t>
+                <w:t xml:space="preserve">hal-01633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Dufay</w:t>
+                <w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Portalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (8), pp.1 - 5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2615597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633297v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs magnétorésistifs - Principes, conditionnement et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Imaginary Part of the Magnetic Susceptibility, X&amp;quot; , and Application to the Estimation of the Low Frequency, 1/ f , Excess Noise in GMI Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Portalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Seddaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2686805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633315v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency reconfigurable phase modulated magnetoelectric sensors using ΔE effect</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Low-Frequency Excess Equivalent Magnetic Noise in GMI-Based Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,1134 +2255,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical Investigation of a 2-D Magnetic Imaging Method Using Magnetic Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable Magnetoelectric Bending Resonance for Sensing Static Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Fodil</w:t>
+                <w:t xml:space="preserve">May-Tia Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2477268⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.662 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2490581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417814v1</w:t>
+                <w:t xml:space="preserve">hal-01633301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Magnetoelectric Bending Resonance for Sensing Static Magnetic Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2490581⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633301v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of a Bending-Mode Magneto(Elasto)electric Sensor Using a Phase Modulation With a PLL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Fodil</w:t>
+                <w:t xml:space="preserve">May-Tia Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (14), pp.5557 - 5562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2568265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417815v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a Bending-Mode Magneto(Elasto)electric Sensor Using a Phase Modulation With a PLL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Analytical Investigation of a 2-D Magnetic Imaging Method Using Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (14), pp.5557 - 5562. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2568265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2477268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633303v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Sensitivity and Noise Floor of a Bonded Magneto(Elasto)Electric Laminate for Low Frequency Magnetic Field Sensing under Strain Modulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equivalent Magnetic Noise of Micro-Patterned Multilayer Thin Films Based GMI Microsensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanping Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Finkel</w:t>
+                <w:t xml:space="preserve">Eduardo Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Garcia-Arribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Barandiaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V. Svalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.644.236⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (11), pp.6707 - 6714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2463254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162289v1</w:t>
+                <w:t xml:space="preserve">hal-01633304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of magnetic field and pressure in magnetoelastic stress reconfigurable thin film resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity and Noise Evaluation of a Bonded Magneto(elasto)Electric Laminated Sensor Based on In-plane Magneto-capacitance Effect for Quasi-static Magnetic Field Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Takeuchi</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927309⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1109/TMAG.2014.2356852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2356852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633305v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Magnetic Noise of Micro-Patterned Multilayer Thin Films Based GMI Microsensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Sensitivity and Noise Floor of a Bonded Magneto(Elasto)Electric Laminate for Low Frequency Magnetic Field Sensing under Strain Modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrey V. Svalov</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2463254⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 644, pp.236-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.644.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633304v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and Noise Evaluation of a Bonded Magneto(elasto)Electric Laminated Sensor Based on In-plane Magneto-capacitance Effect for Quasi-static Magnetic Field Sensing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of magnetic field and pressure in magnetoelastic stress reconfigurable thin film resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Finkel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Staruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.10.1109/TMAG.2014.2356852. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2356852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4927309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162288v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3427,446 +3427,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy-current non-destructive testing system for the determination of crack orientation</w:t>
+                <w:t xml:space="preserve">Magnetostrictive stress reconfigurable thin film resonators for near direct current magnetoelectric sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimond Hamia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jillian Kiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Lacomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Bussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J. Hawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan E. Spanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.P072408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987058v1</w:t>
+                <w:t xml:space="preserve">hal-00995298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetostrictive stress reconfigurable thin film resonators for near direct current magnetoelectric sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Konrad Bussmann</w:t>
+                <w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Hawley</w:t>
+                <w:t xml:space="preserve">P. Kwapuliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan E. Spanier</w:t>
+                <w:t xml:space="preserve">J. Gieraltowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Stokłosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haneczok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995298v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Low Frequency Excess Noise of GMI Induced by Magnetization Fluctuations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eddy-current non-destructive testing system for the determination of crack orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 605 (3), pp.437 - 440. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648741v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical noise limit of a strain coupled magneto(elasto)electric sensor operating under a magnetic or an electric field modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3921,90 +3921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques&amp;quot;, Key Engineering Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4046,103 +4046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model calculation of the magnetic induction generated by magnetic nanoparticles flowing into a microfluidic system. Performance analysis of the detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4176,64 +4176,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress reconfigurable tunable magnetoelectric resonators as magnetic sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Kiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,554 +4295,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Separability of multiple deep crack defects with an NDE Eddy Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.124-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995015v1</w:t>
+                <w:t xml:space="preserve">hal-00987124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
+                <w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.49(1), 124-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995012v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separability of multiple deep crack defects with an NDE Eddy Current System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations on the equivalent magnetic noise of Magneto(Elasto)Electric sensors by using modulation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cordier</w:t>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987124v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Of Parasitic Capacitance on GMI Magnetic Sensor Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Dufay</w:t>
+                <w:t xml:space="preserve">Theoretical Intrinsic Equivalent Magnetic Noise Evaluation for Magneto (Elasto) Electric Sensors Using Modulation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yelon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2013.2274098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988087v1</w:t>
+                <w:t xml:space="preserve">hal-00995012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic sensing of magnetic nanoparticles in microchannel using GMI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an optimized off-diagonal GMI-based magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5049,51 +5049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High Sensitivity Giant Magneto-Impedance Magnetometer: Comparison With a Commercial Flux-Gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,51 +5192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Malatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5296,51 +5296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties and giant magnetoimpedance sensitivity of rapidly solidified magnetic microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,316 +5407,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the near-carrier noise for strain-driven ME laminates by using cross-correlation techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigation on the Magnetic Noise of Stacked Magnetostricitive-Piezoelectric Laminated Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.120-123</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061699v1</w:t>
+                <w:t xml:space="preserve">hal-01061697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the Magnetic Noise of Stacked Magnetostricitive-Piezoelectric Laminated Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigation of the near-carrier noise for strain-driven ME laminates by using cross-correlation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10, pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.120-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061697v1</w:t>
+                <w:t xml:space="preserve">hal-01061699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected Equivalent Magnetic Noise Spectral Density of Magnetoelectric Composites as Magnetic sensors: From Theory to Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5767,90 +5767,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magnetostrictive-piezoelectric laminated composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5895,346 +5895,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the environmental magnetic noise rejection by using two simple magnetoelectric sensors</w:t>
+                <w:t xml:space="preserve">Magnetoelectric nonlinearity in magnetoelectric laminate sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liangguo Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ying Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jiefang Li</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 171, pp.63-68</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (11), pp.114510-1/114510-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061680v1</w:t>
+                <w:t xml:space="preserve">hal-00987001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric nonlinearity in magnetoelectric laminate sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Analysis of the environmental magnetic noise rejection by using two simple magnetoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangguo Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Li</w:t>
+                <w:t xml:space="preserve">D. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (11), pp.114510-1/114510-6</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 171, pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987001v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of the intrinsic magnetic noise spectral density of magntostrictive-piezoelectric laminated composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6285,90 +6285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Applied Axial Field Modulation Technique on ME Sensor Input Equivalent Magnetic Noise Rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6410,90 +6410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of noise in Magneto-Electric thin layer composites used as magnetic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6557,64 +6557,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Hybrid Yttrium Iron Garnet Magnetic Sensor Noise Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6663,585 +6663,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezoelectric Aluminum Nitride Resonator for Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ludwig</w:t>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Valbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (3), pp.513-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980166v1</w:t>
+                <w:t xml:space="preserve">hal-00989677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Eddy current non destructive testing using an improved giant magnetoresistance magnetometer and a single wire as inducer : a FEM performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (10), pp.3731--3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2052827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635846v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Aluminum Nitride Resonator for Oscillator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurie Valbin</w:t>
+                <w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">F. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (3), pp.513-517. </w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989677v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current non destructive testing using an improved giant magnetoresistance magnetometer and a single wire as inducer : a FEM performance analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact of Electronic Conditioning on the Noise Performance of a Two-Port Network Giant MagnetoImpedance Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (10), pp.3731--3737. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.1317 - 1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2052827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2010.2084996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986965v1</w:t>
+                <w:t xml:space="preserve">hal-00635846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetorelaxometry using Improved Giant MagnetoResistance Magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,64 +7301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des performances de magnétomètres à haute sensibilité pour la détection de fissures profondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7390,351 +7390,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Magneto impedance Sensor for Non Destructive Evaluation Eddy Current System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehui Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G.C Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p159-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987150v1</w:t>
+                <w:t xml:space="preserve">hal-00994763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Giant Magneto impedance Sensor for Non Destructive Evaluation Eddy Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimond Hamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.437-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994763v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved GMI Sensors Using Strongly-Coupled Thin Pick-Up Coils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (3, Sp. Iss. SI), pp.334-338. </w:t>
@@ -7772,90 +7772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives in Giant Magnetoimpedance Magnetometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Menard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Seddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. C. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7906,64 +7906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the magnetic noise and sensivity of giant magnetoimpedance sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8014,77 +8014,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetorelaxometry of nanoparticles using a GMI magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8126,64 +8126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized formalism for the calculation and optimization of the magneticnoisein giant magnetoimpedance based devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8221,103 +8221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent magnetic noise limit of low-cost GMI magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
@@ -8340,269 +8340,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00197106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards the optimization of the signal-to-noise ratio in giant magnetoimpedance sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ménard</w:t>
+                <w:t xml:space="preserve">Performance of Magnetic Pulsed-Eddy-Current System Using High Dynamic and High Linearity Improved Giant MagnetoResistance Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rudkowska</w:t>
+                <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Clime</w:t>
+                <w:t xml:space="preserve">Victor de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ciureanu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (6), pp.1511-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2006.883095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085960v1</w:t>
+                <w:t xml:space="preserve">hal-02073918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Magnetic Pulsed-Eddy-Current System Using High Dynamic and High Linearity Improved Giant MagnetoResistance Magnetometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perez</w:t>
+                <w:t xml:space="preserve">Progress towards the optimization of the signal-to-noise ratio in giant magnetoimpedance sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor de Haan</w:t>
+                <w:t xml:space="preserve">G. Rudkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul de Jong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Clime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, A 129, pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073918v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Sensitivity Giant Magneto-Inductive Magnetometer Characterization Implemented With a Low-Frequency Magnetic Noise-Reduction Technique</w:t>
               </w:r>
@@ -8683,51 +8683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation in detection of fatigue cracks under rivet head airframe using improved GMR magnetometer in an eddy current system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9071,51 +9071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9621,51 +9621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Source Localization by Using an Improved Postprocessing for Software Gradiometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9703,90 +9703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Properties of Co-Fe-Si-B Microwires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kwapuliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gieraltowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Stokłosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Haneczok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMM'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Czestochowa, France. pp.1256 - 1259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9820,64 +9820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9928,64 +9928,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency excess noise source investigation of off-diagonal GMI-based magnetometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10040,77 +10040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise behavior of high sensitive GMI-based magnetometer relative to conditioning parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10183,51 +10183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10278,64 +10278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic sensor noise impact on the evaluation of magnetorelaxometry experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10425,51 +10425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10507,77 +10507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic microsystem for magnetic sensing of nanoparticles with giant magneto-impedance technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10637,64 +10637,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetometre à tres haute sensibilité pour le contrôle non destructif pa courant de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10758,51 +10758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Malatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10857,77 +10857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art du développement des contrôles non destructifs par des méthodes électromagnétiques à l'aide de magnétomètre à haute sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10959,579 +10959,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and fabrication of piezoelectric aluminium nitride resonator and its application in oscillators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric aluminum nitride resonator for oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Verjus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">S. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lissorques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frequency Control Symposium, 2009 Joint with the 22nd European Frequency and Time forum. IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. p894-897</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989687v1</w:t>
+                <w:t xml:space="preserve">hal-00994757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric aluminum nitride resonator for oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Modeling and fabrication of piezoelectric aluminium nitride resonator and its application in oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Fougerat</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Valbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Lissorques</w:t>
+                <w:t xml:space="preserve">Fabrice Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Valbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frequency Control Symposium, 2009 Joint with the 22nd European Frequency and Time forum. IEEE International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Denver, United States. pp.565-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994757v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t>
+                <w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nabily</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Turzo</w:t>
+                <w:t xml:space="preserve">Luis Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t>
+              <w:t xml:space="preserve">International Magnetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986484v1</w:t>
+                <w:t xml:space="preserve">hal-01109795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the intrinsic field sensitivity and noise of magnetoimpedance sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of cell internalized maghemite nanoparticles with a GMI biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nabily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc-Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gieraltowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Melo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Yelon</w:t>
+                <w:t xml:space="preserve">A. Turzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Magnetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109795v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic GMI noise reduction by DC BIAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11599,64 +11599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOW FREQUENCY GMI MAGNETOMETER NOISE VERSUS ELECTRONICS CONDITIONING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11720,51 +11720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.O. de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11828,51 +11828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECND'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11897,90 +11897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGNETIC NOISE COMPARAISON IN GMI BASED SENSING DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nabily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gieraltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12158,77 +12158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity performance of magnetic field sensor based on magnonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellah Balleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12279,77 +12279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physico-chemical treatments on the low frequency noise of GMI-based magnetometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12404,51 +12404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized off-diagonal GMI-based magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12525,64 +12525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an hybrid mangetometer : YIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12798,51 +12798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Magneto-Impedance (GMI) Magnetometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Smart Sensors, Measurement and Instrumentation book series (SSMI, volume 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12925,77 +12925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Esper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20290004.9 - 1010. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13030,64 +13030,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining physical characteristics of nanoparticles or agglomerates of nanoparticles, involves determining characteristics to minimize discrepancies between Fourier transforms of measured magnetism and predetermined magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13144,64 +13144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de caractérisation de nano-particules magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13258,64 +13258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de détermination et dispositif de caractérisation physiques d'une fissure dans une pièce de matériau conducteur et système de surveillance structurelle correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimond Hamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR10/51718. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13365,103 +13365,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la partie imaginaire de la susceptibilité magnétique de capteurs MIG - Application à l'évaluation de leur bruit en 1/f</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13483,103 +13483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress tunable magnetoelectric bending resonance for sensing static magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May-Tia Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lam Chok Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13770,51 +13770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetism4010004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Jiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhuang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3227592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3156858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145121v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Fang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam Chok Sing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staruch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2894538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428616v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ming Leung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juran Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mareschal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viehland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Silly Traore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2739480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhuang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/939/1/012034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Tia Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lam Chok Sing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2490581" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2568265" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.236" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fackler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Takeuchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927309" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Arribas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Barandiaran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Svalov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2463254" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2356852" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2274098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimond Hamia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995298v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kiser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Lacomb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bussmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Hawley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Spanier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Gao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.344" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594714" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangguo Shen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghui Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2114648" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2052827" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1045" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G.C Melo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudkowska" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clime" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciureanu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Haan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Jong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2006.883095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Hir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Butin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Huertas Leyva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D43D33B3AF89E30C80EED107C4DC472E5497173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720436v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gunther" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994151" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249131v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994153" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesquey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chok Sing" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994632" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F2C2A9C67BA89DB9E40BF166BD8F3EA00D84F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Dinh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkhalifeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Cabrera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wmcs62019.2024.10619015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.1256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994757v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fougerat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lissorques" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ciureanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023645v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. de Haan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Jong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023646v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huertas Leyva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellah Balleh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109731v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssedou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hristoforou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982976v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetism4010004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3227592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249622" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05145121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Fang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010299" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3156858" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2988939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926754v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3008555" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam Chok Sing" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Staruch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2894538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolabdjian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2871412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Ming Leung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juran Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitao Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111815" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mareschal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2873211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2615597" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seddaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2686805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viehland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Silly Traore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Dolabdjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2739480" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhuang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/939/1/012034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Seddaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Yelon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2748601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Tia Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lam Chok Sing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Finkel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2490581" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2568265" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Garcia-Arribas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Barandiaran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Svalov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2463254" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2356852" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.644.236" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fackler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Takeuchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2274098" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Kiser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Lacomb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bussmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Hawley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Spanier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648741v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kwapuli&#324;ski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Stok&#322;osa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haneczok" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.437" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimond Hamia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.09.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061767v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Gao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yelon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.344" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2216521" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2219579" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877644v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Malatek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.10.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2012.02.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594714" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangguo Shen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghui Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Shen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061680v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987401v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2114648" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986946v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubuc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2052827" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2084996" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G.C Melo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988067v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1088" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. C. Melo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1091" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293739v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Melo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Haan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Jong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2006.883095" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudkowska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clime" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciureanu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Hir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Butin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Huertas Leyva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D43D33B3AF89E30C80EED107C4DC472E5497173/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720436v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mossang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Langlois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bloyet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gunther" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994151" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249131v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1994153" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesquey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chok Sing" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robbes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994632" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F2C2A9C67BA89DB9E40BF166BD8F3EA00D84F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Dinh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alkhalifeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Cabrera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wmcs62019.2024.10619015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.131.1256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109729v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2355414" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109721v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loiseau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fougerat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lissorques" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109795v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Melo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ciureanu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023645v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. de Haan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Jong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023646v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107288v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huertas Leyva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellah Balleh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109731v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssedou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hristoforou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982976v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397063v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162308v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>