--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (155)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (154)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2700,291 +2700,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-aging treatment of nuclear power plant steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardening Contribution of G-Phase Nanoparticle Precipitation and Spinodal Decomposition in Aged Duplex Stainless Steel Studied by APT Analysis and Micro-Hardness of Ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Zhao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.08.023⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.2210 - 2211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618011534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858543v1</w:t>
+                <w:t xml:space="preserve">hal-01856544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening Contribution of G-Phase Nanoparticle Precipitation and Spinodal Decomposition in Aged Duplex Stainless Steel Studied by APT Analysis and Micro-Hardness of Ferrite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Monnet</w:t>
+                <w:t xml:space="preserve">Anti-aging treatment of nuclear power plant steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binyan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pareige</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Le Delliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (S1), pp.2210 - 2211. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 735, pp.73 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618011534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2018.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856544v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of defect cluster creation in fragmented cascades in metals based on morphological analysis</w:t>
               </w:r>
@@ -3873,51 +3873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ni, Mo and Mn Content on the G-Phase Precipitation and Spinodal Decomposition of Aged Duplex Stainless Steels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Badyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4933,51 +4933,51 @@
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.107-114. </w:t>
+              <w:t xml:space="preserve">, 2015, 352, pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5230,1321 +5230,1317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of helium bubble nucleation and growth in austenitic stainless steels using an Object Kinetic Monte Carlo method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics investigation of the interaction of an edge dislocation with Frank loops in Fe―Ni 10―Cr 20 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Lescoat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiyoshi Nomoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiath Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 465, pp.301--310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828028v1</w:t>
+                <w:t xml:space="preserve">hal-01540094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics investigation of the interaction of an edge dislocation with Frank loops in Fe―Ni 10―Cr 20 alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akiyoshi Nomoto</w:t>
+                <w:t xml:space="preserve">Kinetics of G-phase precipitation and spinodal decomposition in very long aged ferrite of a Mo-free duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domain</w:t>
+                <w:t xml:space="preserve">J. Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 465, pp.301--310</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 465, pp.383 - 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540094v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of G-phase precipitation and spinodal decomposition in very long aged ferrite of a Mo-free duplex stainless steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Saillet</w:t>
+                <w:t xml:space="preserve">Numerical evaluation of dislocation loop sink strengths: A phase-field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.06.017⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 352, pp.31 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828030v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of dislocation loop sink strengths: A phase-field approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ambard</w:t>
+                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.01.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828031v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+                <w:t xml:space="preserve">Modeling of the self trapping of helium and the trap mutation in tungsten using DFT and empirical potentials based on DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (20), pp.2374-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2014.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828041v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the self trapping of helium and the trap mutation in tungsten using DFT and empirical potentials based on DFT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. de Backer</w:t>
+                <w:t xml:space="preserve">First-principles study of point defects in an fcc Fe-10Ni-20Cr model alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piochaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adjanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2014.258⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.024101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943690v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles study of point defects in an fcc Fe-10Ni-20Cr model alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact ab initio transport coefficients in bcc Fe − X ( X = Cr , Cu , Mn , Ni , P , Si ) dilute alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylise Nastar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.024101⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.104203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828044v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact ab initio transport coefficients in bcc Fe − X ( X = Cr , Cu , Mn , Ni , P , Si ) dilute alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pär Olsson</w:t>
+                <w:t xml:space="preserve">Recent radiation damage studies and developments of the Marlowe code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.104203⟩</w:t>
+              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 169 (7), pp.592 - 602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10420150.2014.920018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828042v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent radiation damage studies and developments of the Marlowe code</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">Modelling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hou</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10420150.2014.920018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 455 (1-3), pp.10 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828043v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Boisse</w:t>
+                <w:t xml:space="preserve">Quantitative phase field model for dislocation sink strength calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thuinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 455 (1-3), pp.10 - 15. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.50 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.02.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486154v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase field model for dislocation sink strength calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Influence of shape anisotropy of self-interstitials on dislocation sink efficiencies in Zr: Multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thuinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6569,2200 +6565,2187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88, pp.50 - 60. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828046v1</w:t>
+                <w:t xml:space="preserve">hal-01828047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shape anisotropy of self-interstitials on dislocation sink efficiencies in Zr: Multiscale modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+                <w:t xml:space="preserve">Kinetics of secondary phase precipitation during spinodal decomposition in duplex stainless steels: A kinetic Monte Carlo model – Comparison with atom probe tomography experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.014104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 451 (1-3), pp.361 - 365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828047v1</w:t>
+                <w:t xml:space="preserve">hal-01828039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of secondary phase precipitation during spinodal decomposition in duplex stainless steels: A kinetic Monte Carlo model – Comparison with atom probe tomography experiments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sintering of ferritic and austenitic nanopowders using Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blat-Yrieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (5), pp.305-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/2014041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.04.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828039v1</w:t>
+                <w:t xml:space="preserve">hal-01540102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of ferritic and austenitic nanopowders using Spark Plasma Sintering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacancy migration energy dependence on local chemical environment in Fe–Cr alloys: A Density Functional Theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adjanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 452 (1-3), pp.425 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal/2014041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01540102v1</w:t>
+                <w:t xml:space="preserve">hal-01828038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacancy migration energy dependence on local chemical environment in Fe–Cr alloys: A Density Functional Theory study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+                <w:t xml:space="preserve">Effect of the applied stress and the friction stress on the dislocation dissociation in face centered cubic metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiath Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiyoshi Nomoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 452 (1-3), pp.425 - 433. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.93 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2012.10.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828038v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the applied stress and the friction stress on the dislocation dissociation in face centered cubic metals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TEM investigations of the oxide layers formed on a 316L alloy in simulated PWR environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Neisius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (7), pp.2861-2871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-6975-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2012.10.117⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01830641v1</w:t>
+                <w:t xml:space="preserve">hal-00839666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM investigations of the oxide layers formed on a 316L alloy in simulated PWR environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Legras</w:t>
+                <w:t xml:space="preserve">Recent progress in research on tungsten materials for nuclear fusion applications in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dudarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzalez de Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aktaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ahlgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 432 (1-3), pp.482 - 500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-6975-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00839666v1</w:t>
+                <w:t xml:space="preserve">hal-01828091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in research on tungsten materials for nuclear fusion applications in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial effects in the 800keV 3He implantation in W followed by isochronal annealing at 900K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.08.018⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 303, pp.87 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828091v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial effects in the 800keV 3He implantation in W followed by isochronal annealing at 900K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ortiz</w:t>
+                <w:t xml:space="preserve">First principle-based AKMC modelling of the formation and medium-term evolution of point defect and solute-rich clusters in a neutron irradiated complex Fe–CuMnNiSiP alloy representative of reactor pressure vessel steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ngayam-Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 440 (1-3), pp.143 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.04.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.10.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828088v1</w:t>
+                <w:t xml:space="preserve">hal-01828090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principle-based AKMC modelling of the formation and medium-term evolution of point defect and solute-rich clusters in a neutron irradiated complex Fe–CuMnNiSiP alloy representative of reactor pressure vessel steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">Self-interstitial defects in hexagonal close packed metals revisited: Evidence for low-symmetry configurations in Ti, Zr, and Hf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Chun Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.04.081⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828090v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-interstitial defects in hexagonal close packed metals revisited: Evidence for low-symmetry configurations in Ti, Zr, and Hf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Vérité</w:t>
+                <w:t xml:space="preserve">Mechanisms of radiation strengthening in Fe–Cr alloys as revealed by atomistic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiath Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terentyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 442 (1-3), pp.470 - 485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828093v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of radiation strengthening in Fe–Cr alloys as revealed by atomistic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terentyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 442 (1-3), pp.470 - 485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01830633v1</w:t>
+                <w:t xml:space="preserve">hal-01828092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of radiation strengthening in Fe–Cr alloys as revealed by atomistic studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Malerba</w:t>
+                <w:t xml:space="preserve">Effect of the applied stress and the friction stress on the dislocation dissociation in face centered cubic metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiath Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiyoshi Nomoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.93--96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01828092v1</w:t>
+                <w:t xml:space="preserve">hal-01540106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the applied stress and the friction stress on the dislocation dissociation in face centered cubic metals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akiyoshi Nomoto</w:t>
+                <w:t xml:space="preserve">Sink strength calculations of dislocations and loops using OKMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 442 (1-3), pp.218 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.08.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540106v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sink strength calculations of dislocations and loops using OKMC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">Structure of nanoscale copper precipitates in neutron-irradiated Fe-Cu-C alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Minov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terentyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konstantinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.08.052⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.024202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828089v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of nanoscale copper precipitates in neutron-irradiated Fe-Cu-C alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Terentyev</w:t>
+                <w:t xml:space="preserve">Solute–point defect interactions in bcc systems: Focus on first principles modelling in W and RPV steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Konstantinović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (2), </w:t>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3), pp.115 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.024202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828095v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute–point defect interactions in bcc systems: Focus on first principles modelling in W and RPV steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and evolution of MnNi clusters in neutron irradiated dilute Fe alloys modelled by a first principle-based AKMC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ngayam-Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 426 (1-3), pp.198 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2012.01.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828094v1</w:t>
+                <w:t xml:space="preserve">hal-01828096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles molecular dynamics simulations of uranyl ion interaction at the water/rutile TiO2(110) interface</w:t>
               </w:r>
@@ -8888,8578 +8871,8552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00723823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and evolution of MnNi clusters in neutron irradiated dilute Fe alloys modelled by a first principle-based AKMC method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Malerba</w:t>
+                <w:t xml:space="preserve">Atomistic modeling of carbon Cottrell atmospheres in bcc iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rga Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.025401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828096v1</w:t>
+                <w:t xml:space="preserve">hal-01540113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modeling of carbon Cottrell atmospheres in bcc iron</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the correlation between primary damage and long-term nanostructural evolution in iron under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 419 (1-3), pp.122 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540113v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlation between primary damage and long-term nanostructural evolution in iron under irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+                <w:t xml:space="preserve">Review on the EFDA programme on tungsten materials technology and science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dudarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 419 (1-3), pp.122 - 133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.08.049⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 417 (1-3), pp.463 - 467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828101v1</w:t>
+                <w:t xml:space="preserve">hal-01828097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the EFDA programme on tungsten materials technology and science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Antusch</w:t>
+                <w:t xml:space="preserve">Investigation of hydrogen bonds and temperature effects on the water monolayer adsorption on rutile TiO2 (110) by first-principles molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sebbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 605, pp.1275-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.01.075⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828097v1</w:t>
+                <w:t xml:space="preserve">in2p3-00616810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of hydrogen bonds and temperature effects on the water monolayer adsorption on rutile TiO2 (110) by first-principles molecular dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Sebbari</w:t>
+                <w:t xml:space="preserve">Modeling Microstructure and Irradiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (4), pp.852 - 870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-010-0460-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2011.04.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00616810v1</w:t>
+                <w:t xml:space="preserve">hal-01828100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Microstructure and Irradiation Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+                <w:t xml:space="preserve">Comparison of atomistic and elasticity approaches for carbon diffusion near line defects in α-iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rga Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cs Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (18), pp.6963--6974</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828100v1</w:t>
+                <w:t xml:space="preserve">hal-01540115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atomistic and elasticity approaches for carbon diffusion near line defects in α-iron</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cs Becquart</w:t>
+                <w:t xml:space="preserve">Kinetic study of phase transformation in a highly concentrated Fe–Cr alloy: Monte Carlo simulation versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Clouet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Novy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuksenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 59 (18), pp.6963--6974</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.2404 - 2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.12.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540115v1</w:t>
+                <w:t xml:space="preserve">hal-01828099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of phase transformation in a highly concentrated Fe–Cr alloy: Monte Carlo simulation versus experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of atomistic and elasticity approaches for carbon diffusion near line defects in alpha-iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. A. Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 59 (6), pp.2404 - 2411. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 59 (18), pp.6963-6974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.07.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.12.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828099v1</w:t>
+                <w:t xml:space="preserve">hal-01822580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of atomistic and elasticity approaches for carbon diffusion near line defects in alpha-iron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Effect of the stress field of an edge dislocation on carbon diffusion in α-iron: Coupling molecular statics and atomistic kinetic Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. A. Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.054103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.07.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01822580v1</w:t>
+                <w:t xml:space="preserve">hal-00511286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the stress field of an edge dislocation on carbon diffusion in α-iron: Coupling molecular statics and atomistic kinetic Monte Carlo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Garruchet</w:t>
+                <w:t xml:space="preserve">Isochronal annealing of electron-irradiated dilute Fe alloys modelled by an ab initio based AKMC method: Influence of solute–interstitial cluster properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ngayam-Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407 (1), pp.16 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511286v1</w:t>
+                <w:t xml:space="preserve">hal-01828111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochronal annealing of electron-irradiated dilute Fe alloys modelled by an ab initio based AKMC method: Influence of solute–interstitial cluster properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">Overview of the RPV-2 and INTERN-1 packages: From primary damage to microplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adjanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 407 (1), pp.16 - 28. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 406 (1), pp.175 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828111v1</w:t>
+                <w:t xml:space="preserve">hal-01828105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the RPV-2 and INTERN-1 packages: From primary damage to microplasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bugat</w:t>
+                <w:t xml:space="preserve">Effect of the stress field of an edge dislocation on carbon diffusion in alpha-iron: Coupling molecular statics and atomistic kinetic Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. A. Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Barbu</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.054103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828105v1</w:t>
+                <w:t xml:space="preserve">hal-01822663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the stress field of an edge dislocation on carbon diffusion in alpha-iron: Coupling molecular statics and atomistic kinetic Monte Carlo</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. S. Becquart</w:t>
+                <w:t xml:space="preserve">Modeling the long-term evolution of the primary damage in ferritic alloys using coarse-grained methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.054103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 406 (1), pp.39 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822663v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the long-term evolution of the primary damage in ferritic alloys using coarse-grained methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Caturla</w:t>
+                <w:t xml:space="preserve">Interaction of a 1 2 ⟨ 111 ⟩ screw dislocation with Cr precipitates in bcc Fe studied by molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terentyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pasianot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.214106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828107v1</w:t>
+                <w:t xml:space="preserve">hal-01828144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of a 1 2 ⟨ 111 ⟩ screw dislocation with Cr precipitates in bcc Fe studied by molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bonny</w:t>
+                <w:t xml:space="preserve">Atomistic Kinetic Monte Carlo studies of microchemical evolutions driven by diffusion processes under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Castin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.214106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 406 (1), pp.55 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828144v1</w:t>
+                <w:t xml:space="preserve">hal-01828143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Kinetic Monte Carlo studies of microchemical evolutions driven by diffusion processes under irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Castin</w:t>
+                <w:t xml:space="preserve">Ab initio study of solute transition-metal interactions with point defects in bcc Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.054102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828143v1</w:t>
+                <w:t xml:space="preserve">hal-01828116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of solute transition-metal interactions with point defects in bcc Fe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Klaver</w:t>
+                <w:t xml:space="preserve">Introducing chemistry in atomistic kinetic Monte Carlo simulations of Fe alloys under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (5), </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 247 (1), pp.9 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.054102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200945251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828116v1</w:t>
+                <w:t xml:space="preserve">hal-01828137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing chemistry in atomistic kinetic Monte Carlo simulations of Fe alloys under irradiation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of empirical interatomic potentials for iron applied to radiation damage studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Anento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Björkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 406 (1), pp.19 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200945251⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828137v1</w:t>
+                <w:t xml:space="preserve">hal-01828113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of empirical interatomic potentials for iron applied to radiation damage studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural evolution of irradiated tungsten: Ab initio parameterisation of an OKMC model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 406 (1), pp.19 - 38. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 403 (1-3), pp.75 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828113v1</w:t>
+                <w:t xml:space="preserve">hal-01828108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution of irradiated tungsten: Ab initio parameterisation of an OKMC model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio calculations and interatomic potentials for iron and iron alloys: Achievements within the Perfect Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ackland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 403 (1-3), pp.75 - 88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 406 (1), pp.7 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828108v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution of irradiated tungsten: Crystal effects in He and H implantation as modelled in the Binary Collision Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 403 (1-3), pp.89 - 100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations and interatomic potentials for iron and iron alloys: Achievements within the Perfect Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A density functional theory assessment of the clustering behaviour of He and H in tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 406 (1), pp.7 - 18. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 386-388 (2), pp.109 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828115v1</w:t>
+                <w:t xml:space="preserve">hal-01828150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A density functional theory assessment of the clustering behaviour of He and H in tungsten</w:t>
+                <w:t xml:space="preserve">An object Kinetic Monte Carlo Simulation of the dynamics of helium and point defects in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 386-388 (2), pp.109 - 111. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 385 (2), pp.223 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.085⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828150v1</w:t>
+                <w:t xml:space="preserve">hal-01828147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An object Kinetic Monte Carlo Simulation of the dynamics of helium and point defects in tungsten</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">Ferromagnetic Compounds for High Efficiency Photovoltaic Conversion: The Case of AlP:Cr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.227204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.11.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828147v1</w:t>
+                <w:t xml:space="preserve">hal-01828155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic Compounds for High Efficiency Photovoltaic Conversion: The Case of AlP:Cr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short- and long-range orders in Fe–Cr: A Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Olsson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (22), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.227204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3257232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828155v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-range orders in Fe–Cr: A Monte Carlo study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Olsson</w:t>
+                <w:t xml:space="preserve">MOLECULAR DDYNAMICS SIMULATIONS OF DAMAGE AND PLASTICITY - THE ROLE OF AB INITIO CALCULATIONS IN THE DEVELOPMENT OF INTERATOMIC POTENTIALS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (10), </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (34-36), pp.3215-3234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3257232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430903250819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828256v1</w:t>
+                <w:t xml:space="preserve">hal-00541678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLECULAR DDYNAMICS SIMULATIONS OF DAMAGE AND PLASTICITY - THE ROLE OF AB INITIO CALCULATIONS IN THE DEVELOPMENT OF INTERATOMIC POTENTIALS.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+                <w:t xml:space="preserve">Atomic and dislocation dynamics simulations of plastic deformation in reactor pressure vessel steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Queyreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Naamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Devincre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430903250819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 394 (2-3), pp.174 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541678v1</w:t>
+                <w:t xml:space="preserve">hal-01828154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and dislocation dynamics simulations of plastic deformation in reactor pressure vessel steel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Devincre</w:t>
+                <w:t xml:space="preserve">Precipitation of the FeCu system: A critical review of atomic kinetic Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 394 (2-3), pp.174 - 181. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 373 (1-3), pp.387 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.09.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828154v1</w:t>
+                <w:t xml:space="preserve">hal-01828295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation of the FeCu system: A critical review of atomic kinetic Monte Carlo simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">Towards improved photovoltaic conversion using dilute magnetic semiconductors (abstract only)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/6/064226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.06.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828295v1</w:t>
+                <w:t xml:space="preserve">hal-01828290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improved photovoltaic conversion using dilute magnetic semiconductors (abstract only)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-F Guillemoles</w:t>
+                <w:t xml:space="preserve">Uranyl interaction with the hydrated (1 1 1) nickel face: A periodic density functional theory investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Veilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/6/064226⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602, pp.3331-3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828290v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00422487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl interaction with the hydrated (1 1 1) nickel face: A periodic density functional theory investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Roques</w:t>
+                <w:t xml:space="preserve">Density functional calculations on structural materials for nuclear energy applications and functional materials for photovoltaic energy applications (abstract only)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (6), pp.3215 - 3234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/6/064224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00422487v1</w:t>
+                <w:t xml:space="preserve">hal-01828277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional calculations on structural materials for nuclear energy applications and functional materials for photovoltaic energy applications (abstract only)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-Trapped Interstitial-Type Defects in Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terentyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Willaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/6/064224⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.145503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828277v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Trapped Interstitial-Type Defects in Iron</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevancy of displacement cascades features to the long term point defect cluster growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (14), </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 382 (2-3), pp.103 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.145503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828303v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevancy of displacement cascades features to the long term point defect cluster growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Souidi</w:t>
+                <w:t xml:space="preserve">Microstructural evolution under high flux irradiation of dilute Fe–CuNiMnSi alloys studied by an atomic kinetic Monte Carlo model accounting for both vacancies and self interstitials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 382 (2-3), pp.103 - 111. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 382 (2-3), pp.154 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.08.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828283v1</w:t>
+                <w:t xml:space="preserve">hal-01828300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution under high flux irradiation of dilute Fe–CuNiMnSi alloys studied by an atomic kinetic Monte Carlo model accounting for both vacancies and self interstitials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">Mean field rate theory and object kinetic Monte Carlo: A comparison of kinetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Stoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Golubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 382 (2-3), pp.154 - 159. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 382 (2-3), pp.77 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.08.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.08.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828300v1</w:t>
+                <w:t xml:space="preserve">hal-01828292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field rate theory and object kinetic Monte Carlo: A comparison of kinetic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.I. Golubov</w:t>
+                <w:t xml:space="preserve">Theoretical Investigation of the Uranyl Ion Sorption on the Rutile TiO2(110) Face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.10991-10997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic801246k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.08.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828292v1</w:t>
+                <w:t xml:space="preserve">in2p3-00422532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Investigation of the Uranyl Ion Sorption on the Rutile TiO2(110) Face</w:t>
+                <w:t xml:space="preserve">Structural investigation and electronic properties of the nickel ferrite NiFe2O4: a periodic density functional theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Drot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.346219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/34/346219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic801246k⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00422532v1</w:t>
+                <w:t xml:space="preserve">in2p3-00273713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation and electronic properties of the nickel ferrite NiFe2O4: a periodic density functional theory approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Object kinetic Monte Carlo study of sink strengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/34/346219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 360 (2), pp.159 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00273713v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object kinetic Monte Carlo study of sink strengths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+                <w:t xml:space="preserve">Density functional theory analysis of the structural and electronic properties of TiO2 rutile and anatase polytypes: Performances of different exchange-correlation functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2717168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.10.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828326v1</w:t>
+                <w:t xml:space="preserve">hal-01828320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory analysis of the structural and electronic properties of TiO2 rutile and anatase polytypes: Performances of different exchange-correlation functionals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artificial intelligence applied to atomistic kinetic Monte Carlo simulations in Fe–Cu alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bencteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2717168⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 255 (1), pp.8 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828320v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence applied to atomistic kinetic Monte Carlo simulations in Fe–Cu alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio study of Cr interactions with point defects in bcc Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Wallenius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.014110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.11.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828313v1</w:t>
+                <w:t xml:space="preserve">hal-01828323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of Cr interactions with point defects in bcc Fe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janne Wallenius</w:t>
+                <w:t xml:space="preserve">Atomic kinetic Monte Carlo model based on ab initio data: Simulation of microstructural evolution under irradiation of dilute Fe–CuNiMnSi alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (1), </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 255 (1), pp.78 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.014110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828323v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic kinetic Monte Carlo model based on ab initio data: Simulation of microstructural evolution under irradiation of dilute Fe–CuNiMnSi alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">Combined investigation of water sorption on $TiO_2$ rutile (1 1 0) single crystal face: XPS vs. periodic DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601, pp.518-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.11.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828310v1</w:t>
+                <w:t xml:space="preserve">in2p3-00134763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined investigation of water sorption on $TiO_2$ rutile (1 1 0) single crystal face: XPS vs. periodic DFT</w:t>
+                <w:t xml:space="preserve">Optimisation of accurate rutile $TiO_2$ (110), (100), (101) and (001) surface models from periodic DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Drot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Roques</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 601, pp.518-527. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117, pp.565-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-006-0189-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00134763v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00142837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of accurate rutile $TiO_2$ (110), (100), (101) and (001) surface models from periodic DFT calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Perron</w:t>
+                <w:t xml:space="preserve">Ab initio calculations about intrinsic point defects and He in W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 255 (1), pp.23 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-006-0189-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00142837v1</w:t>
+                <w:t xml:space="preserve">hal-01828328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations about intrinsic point defects and He in W</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">Stability and mobility of small vacancy and copper-vacancy clusters in bcc-Fe: An atomistic kinetic Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Djurabekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 255 (1), pp.23 - 26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 255 (1), pp.47 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.11.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828328v1</w:t>
+                <w:t xml:space="preserve">hal-01828317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and mobility of small vacancy and copper-vacancy clusters in bcc-Fe: An atomistic kinetic Monte Carlo study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomistic modeling of an Fe system with a small concentration of C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Raulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bencteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.119-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.11.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828317v1</w:t>
+                <w:t xml:space="preserve">hal-00168918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modeling of an Fe system with a small concentration of C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between three complementary approaches to simulate ‘ large ’ fluence irradiation: application to electron irradiation of thin foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bencteux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Barbu *</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dalla Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.541 - 547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430412331334616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00168918v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between three complementary approaches to simulate ‘ large ’ fluence irradiation: application to electron irradiation of thin foils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Dalla Torre</w:t>
+                <w:t xml:space="preserve">Periodic Density Functional Theory Investigation of the Uranyl Ion Sorption on the TiO2 Rutile (110) Face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.541 - 547. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.6568-6570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430412331334616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic0603914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828662v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00211960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Density Functional Theory Investigation of the Uranyl Ion Sorption on the TiO2 Rutile (110) Face</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Perron</w:t>
+                <w:t xml:space="preserve">Ab initio atomic-scale modelling of iodine effects on hcp zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris *</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.589 - 595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678370412331320099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic0603914⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00211960v1</w:t>
+                <w:t xml:space="preserve">hal-01828669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio atomic-scale modelling of iodine effects on hcp zirconium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Legris *</w:t>
+                <w:t xml:space="preserve">Effect of displacement cascade structure and defect mobility on the growth of point defect clusters under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.589 - 595. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 351 (1-3), pp.39 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02678370412331320099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828669v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of displacement cascade structure and defect mobility on the growth of point defect clusters under irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio modelling of defect properties with substitutional and interstitials elements in steels and Zr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hou</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terentyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 351 (1-3), pp.39 - 46. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 351 (1-3), pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828345v1</w:t>
+                <w:t xml:space="preserve">hal-01828358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio modelling of defect properties with substitutional and interstitials elements in steels and Zr alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio atomic-scale determination of point-defect structure in hcp zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart *</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Souidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.569 - 575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430412331334625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828358v1</w:t>
+                <w:t xml:space="preserve">hal-01828666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio atomic-scale determination of point-defect structure in hcp zirconium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hou</w:t>
+                <w:t xml:space="preserve">Massively parallel molecular dynamics simulations with EAM potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Souffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430412331334625⟩</w:t>
+              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142 (1-4), pp.9 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10420159708211592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828666v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively parallel molecular dynamics simulations with EAM potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependence of radiation damage accumulation in iron on underlying models of displacement cascades and subsequent defect migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Souffez</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terentyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 142 (1-4), pp.9 - 21. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 355 (1-3), pp.89 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10420159708211592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828694v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of radiation damage accumulation in iron on underlying models of displacement cascades and subsequent defect migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Souidi</w:t>
+                <w:t xml:space="preserve">Ab initio calculations of self-interstitial interaction and migration with solute atoms in bcc Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 355 (1-3), pp.89 - 103. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 359 (3), pp.227 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.04.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828337v1</w:t>
+                <w:t xml:space="preserve">hal-01828366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations of self-interstitial interaction and migration with solute atoms in bcc Fe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">Ab initio calculations of some atomic and point defect interactions involving C and N in Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart *</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.533 - 540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678370412331320152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828366v1</w:t>
+                <w:t xml:space="preserve">hal-01828429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations of some atomic and point defect interactions involving C and N in Fe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart *</w:t>
+                <w:t xml:space="preserve">Comparison of algorithms for multiscale modelling of radiation damage in Fe–Cu alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba *</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Foct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.533 - 540. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678370412331320152⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.417 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678370412331320242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828429v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of algorithms for multiscale modelling of radiation damage in Fe–Cu alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+                <w:t xml:space="preserve">Migration Energy of He in W Revisited by Ab Initio Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 85 (4-7), pp.417 - 428. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02678370412331320242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.196402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828431v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Energy of He in W Revisited by Ab Initio Calculations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vacancy-solute complexes and their clusters in iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuriplach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melikhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kulikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.196402⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 252 (9), pp.3303 - 3308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828351v1</w:t>
+                <w:t xml:space="preserve">hal-01828340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacancy-solute complexes and their clusters in iron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Melikhova</w:t>
+                <w:t xml:space="preserve">Solute interaction with point defects in α Fe during thermal ageing: A combined ab initio and atomic kinetic Monte Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 252 (9), pp.3303 - 3308. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 351 (1-3), pp.88 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.08.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828340v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute interaction with point defects in α Fe during thermal ageing: A combined ab initio and atomic kinetic Monte Carlo approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+                <w:t xml:space="preserve">Helium–self-interstitial atom interaction in α-iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ventelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 351 (1-3), pp.88 - 99. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 351 (1-3), pp.119 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828332v1</w:t>
+                <w:t xml:space="preserve">hal-01828360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium–self-interstitial atom interaction in α-iron</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domain</w:t>
+                <w:t xml:space="preserve">The influence of the internal displacement cascades structure on the growth of point defect clusters in radiation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 228 (1-4), pp.181 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828360v1</w:t>
+                <w:t xml:space="preserve">hal-01828382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the internal displacement cascades structure on the growth of point defect clusters in radiation environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hou</w:t>
+                <w:t xml:space="preserve">Two-band modeling of α -prime phase formation in Fe-Cr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Wallenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Nordlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.214119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.10.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828382v1</w:t>
+                <w:t xml:space="preserve">hal-01828421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-band modeling of α -prime phase formation in Fe-Cr</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janne Wallenius</w:t>
+                <w:t xml:space="preserve">Interactions between dislocations and irradiation-induced defects in light water reactor pressure vessel steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Van Duysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.214119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 346 (2-3), pp.79 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828421v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between dislocations and irradiation-induced defects in light water reactor pressure vessel steels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Domain</w:t>
+                <w:t xml:space="preserve">Ab initio investigation of potential indium and gallium free chalcopyrite compounds for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Raulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (11), pp.2019 - 2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2005.09.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.04.065⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828697v1</w:t>
+                <w:t xml:space="preserve">hal-01828384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio investigation of potential indium and gallium free chalcopyrite compounds for photovoltaic application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Guillemoles</w:t>
+                <w:t xml:space="preserve">Simulation of Screw Dislocation Motion in Iron by Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiath Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.215506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2005.09.097⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828384v1</w:t>
+                <w:t xml:space="preserve">hal-01828380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Screw Dislocation Motion in Iron by Molecular Dynamics Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghiath Monnet</w:t>
+                <w:t xml:space="preserve">Diffusion of phosphorus in α − Fe : An ab initio study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95 (21), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.215506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.214109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828380v1</w:t>
+                <w:t xml:space="preserve">hal-01828424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe-doped CuInSe 2 : An ab initio study of magnetic defects in a photovoltaic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Raulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17513,1605 +17470,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phosphorus in α − Fe : An ab initio study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio calculations of vacancy interactions with solute atoms in bcc Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (21), </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 228 (1-4), pp.137 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.214109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828424v1</w:t>
+                <w:t xml:space="preserve">hal-01828670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations of vacancy interactions with solute atoms in bcc Fe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of radiation damage in Fe alloys: an object kinetic Monte Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 335 (1), pp.121 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.10.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828670v1</w:t>
+                <w:t xml:space="preserve">hal-01828687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of radiation damage in Fe alloys: an object kinetic Monte Carlo approach</w:t>
+                <w:t xml:space="preserve">Atomic-scale ab initio study of the Zr–H system: II. Interaction of H with plane defects and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Malerba</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (6), pp.1495 - 1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2003.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828687v1</w:t>
+                <w:t xml:space="preserve">hal-01828671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale ab initio study of the Zr–H system: II. Interaction of H with plane defects and mechanical properties</w:t>
+                <w:t xml:space="preserve">Ab initio study of foreign interstitial atom (C, N) interactions with intrinsic point defects in α -Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Legris</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.144112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2003.11.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828671v1</w:t>
+                <w:t xml:space="preserve">hal-01828685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of foreign interstitial atom (C, N) interactions with intrinsic point defects in α -Fe</w:t>
+                <w:t xml:space="preserve">Ab initio calculation of intrinsic point defects in CuInSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Foct</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.144112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64 (9-10), pp.1657 - 1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3697(03)00208-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828685v1</w:t>
+                <w:t xml:space="preserve">hal-01828696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculation of intrinsic point defects in CuInSe2</w:t>
+                <w:t xml:space="preserve">Atomic-scale Ab-initio study of the Zr-H system: I. Bulk properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.F. Guillemoles</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (13), pp.3513 - 3526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00173-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3697(03)00208-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828696v1</w:t>
+                <w:t xml:space="preserve">hal-01828674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale Ab-initio study of the Zr-H system: I. Bulk properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of Cu in displacement cascades examined by molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Legris</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. van Duysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 294 (3), pp.274 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00421-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00173-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828674v1</w:t>
+                <w:t xml:space="preserve">hal-01828690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Cu in displacement cascades examined by molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio calculations of defects in Fe and dilute Fe-Cu alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becquart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Raulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.024103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00421-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828690v1</w:t>
+                <w:t xml:space="preserve">hal-01828683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations of defects in Fe and dilute Fe-Cu alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic displacement cascade distributions in iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 65 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 295 (2-3), pp.179 - 188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.024103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00556-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828683v1</w:t>
+                <w:t xml:space="preserve">hal-01828681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic displacement cascade distributions in iron</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of cascades in Fe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. van Duysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-650-R3.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(01)00556-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828681v1</w:t>
+                <w:t xml:space="preserve">hal-01828740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Monte Carlo simulations of cascades in Fe alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the interatomic potentials on molecular dynamics simulations of displacement cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. van Duysen</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C van Duysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-650-R3.25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 280 (1), pp.73 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3115(00)00029-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828740v1</w:t>
+                <w:t xml:space="preserve">hal-01828691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the interatomic potentials on molecular dynamics simulations of displacement cascades</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Scale Simulation of the Effect of Hydrogen on Dislocations in Zr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C van Duysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 653, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-653-Z3.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3115(00)00029-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01828691v1</w:t>
+                <w:t xml:space="preserve">hal-01828743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Scale Simulation of the Effect of Hydrogen on Dislocations in Zr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics simulations of displacement cascades: role of the interatomic potentials and of the potential hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Van Duysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 653, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-653-Z3.8⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-650-R3.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828743v1</w:t>
+                <w:t xml:space="preserve">hal-01828744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics simulations of displacement cascades: role of the interatomic potentials and of the potential hardening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Monte Carlo Simulations of Fecu Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Van Duysen</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. van Duysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 650, </w:t>
+              <w:t xml:space="preserve">, 1998, 540, </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-650-R3.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-540-643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828744v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Monte Carlo Simulations of Fecu Alloys</w:t>
               </w:r>
@@ -19123,434 +19093,330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. van Duysen</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Van Duysen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 540, </w:t>
+              <w:t xml:space="preserve">, 1998, 538, </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-540-643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-538-217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828736v1</w:t>
+                <w:t xml:space="preserve">hal-01828738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Monte Carlo Simulations of Fecu Alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Van Duysen</w:t>
+                <w:t xml:space="preserve">The topological skeleton of cellular automaton dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Gutowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-538-217⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 103 (1-4), pp.155 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2789(96)00258-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828738v1</w:t>
+                <w:t xml:space="preserve">hal-01828750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topological skeleton of cellular automaton dynamics</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer simulations study of iron–copper alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Souffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Turbatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Effects and Defects in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 141 (1-4), pp.325 - 336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10420159708211579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19560,51 +19426,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur thermoélectrique flexible imprimé sur papier à base de matériaux organiques et hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19663,126 +19529,126 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Tecnologie des Systèmes Pi-Conjugués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen accumulation around dislocation loops and edge dislocations: from atomistic to mesoscopic scales in BCC tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen-Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai-Cosmin Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19797,87 +19663,87 @@
               <w:t xml:space="preserve">16. International Conference on Plasma-Facing Materials and Components for Fusion Applications (PFMC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Forschungszentrum Jülich GmbH. DEU., May 2017, Neuss, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1402-4896/aa9400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic kinetic Monte Carlo modeling of multi-component Fe dilute alloys under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19912,106 +19778,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chiapetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.56 - 60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/snamc/201401311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self trapping and trap mutation in bulk tungsten: a DFT and Molecular Dynamics investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20039,87 +19905,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoD-PMI 2015, 1st International workshop on Models and Data for Plasma-Material Interaction in Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Self trapping and Trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20147,87 +20013,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Computational Science and Engineering Conference (ICSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20255,87 +20121,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Joint ICTP-IAEA Conference on Models and Data for Plasma-Material Interaction in Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Trieste,, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20363,238 +20229,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM 2014 : The 7th International Conference on Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berkeley / San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trap mutation phenomena in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Juslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 2013 Fusion modeling program WorkShop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of radiation response of materials at small length scale: irradiated tungsten and trap mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20609,212 +20475,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 MRS Fall Meeting &amp; Exhibit, Symposium ZZ on “Nanostructured Materials in Extreme Environments”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental study of spatial effects in 800 keV 3He implantation in W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 2013 Fusion modeling program WorkShop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of spinodal decomposition in a ternary alloy within a three-phases field: comparison to phase transformation of ferrite in duplex stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20822,354 +20688,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/snamc/201401309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio and Atomic kinetic Monte Carlo modelling of segregation in concentrated FeCrNi alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Piochaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caruge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Calvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/snamc/201405107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de simulation à l'échelle atomique pour traiter la chimie et la plasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlastOx 2007 - Mécanismes et Mécanique des Interactions Plasticité - Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Argelès-sur-Mer, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ptox/2009004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of magnetic defects in the Fe doped CuInSe2 compounds by ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Raulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21184,73 +21050,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Materials Science and Engineering 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical first step towards an understanding of the uranyl ion sorption on the rutile $TiO_2$(110) face: A DFT periodic and cluster study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21259,110 +21125,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Drot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Avignon, France. pp.601-607, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00145732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21372,65 +21238,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self trapping and trap mutation of He in tungsten: A DFT and Molecular Dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21458,176 +21324,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSIRES 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of Carbon in Zircaloy and Zirconium in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bererd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Millard-Pinard</w:t>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bererd</w:t>
+                <w:t xml:space="preserve">Abdesselam Abdelouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01158384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21637,258 +21503,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notions fondamentales : outils de modélisation, de l'atome à l'échelle macrocopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thuinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Blanc; I. Aubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couplage "mécanique - microstructure - corrosion".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-78405-488-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Modeling of Radiation Damage in Metallic Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte S Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-6855-3_21-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21898,164 +21764,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-scale study of phase separation in ferrite of long term thermally aged Mo-beaaring duplex stainless steels - atom probe tomography and Monte Carlo Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding Fontevraud 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.O-T05-091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId627"/>
+      <w:footerReference w:type="default" r:id="rId625"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22202,51 +22068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goryaeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;zaphie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swinburne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38729-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03516753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayobami Daniel Daramola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bonny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiath Monnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.111165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Olsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152887" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152816" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03254730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badyka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Emo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Candela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veiga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abc6c3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Messina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Quaglino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.09.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakaev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2020.100472" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Povoden-Karadeniz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christiaen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olsson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.02.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ferhat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.02.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01856251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Candela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Becquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad25d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00313G" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngayam Happy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6VMD3B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01858543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyan He" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Delliou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.08.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01856544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618011534" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Becquart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aadb4e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mason" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen-Manh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marinica" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa8e0c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Pascuet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.02.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.10.070" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-683XGB23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064112" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Marian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Dudarev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gilbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e8d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Backer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mason" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen-Manh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa9400" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617004305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasianot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214117" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zhurkin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.11.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verreyken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1258123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.02.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dequeker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1181680" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapetto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZJ5VVQS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828028v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudouin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyoshi Nomoto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828030v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouchette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.258" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piochaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klaver" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.024101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104203" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828043v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150.2014.920018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.031" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.02.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014104" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828039v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Emo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.04.025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ69DS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540102v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blat-Yrieix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2014041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2WQZZMW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01830641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.10.117" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KT5Q12L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neisius" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6975-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK83GKW5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828091v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dudarev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez de Vicente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aktaa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahlgren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NR5HKX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngayam-Happy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.04.081" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828093v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134108" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01830633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terentyev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.054" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8FS7W49-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828092v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jansson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828095v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minov" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambrecht" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024202" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828094v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2012.01.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNHS18LT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723823v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sebbari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.01.023" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63T9JFXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.033" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rga Veiga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Becquart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Domain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828101v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.08.049" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828097v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antusch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.075" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVQX45R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616810v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.04.015" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TJRHR6Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828100v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0460-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540115v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clouet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828099v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Novy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuksenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.038" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6F27JG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822580v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. A. Veiga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.07.048" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVB803VS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511286v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garruchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828111v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.07.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ4CVSMG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828105v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bugat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.09.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W51ZHV2M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garruchet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.054103" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828107v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caturla" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJH3Q3WH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828144v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.214106" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828143v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR0BQ07K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828116v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.054102" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828137v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945251" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGPNMPCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828113v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anento" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bj&#246;rkas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVZXSMD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828108v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sarkar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debacker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828110v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZK96L1H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828115v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ackland" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL8FWJSK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828150v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.085" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX5Q5ZQX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828147v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.11.027" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ82C74P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828155v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.227204" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828256v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257232" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541678v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903250819" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828154v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Queyreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Naamane" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.09.005" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41LBJ72H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.06.016" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4PJXF34-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828290v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064226" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422487v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veilly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.09.006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4V5VZJR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828277v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olsson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064224" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828303v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willaime" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.145503" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828283v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.08.034" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLXNXHFC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828300v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.08.019" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N56VXGRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828292v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Stoller" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Golubov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.08.047" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX80FM8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422532v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801246k" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-86NV6TSB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273713v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mellier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/34/346219" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828326v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Malerba" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.10.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M25DX2KD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828320v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Minot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2717168" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828313v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becquart" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raulot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bencteux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.11.039" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HC370G1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828323v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Wallenius" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.014110" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828310v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.11.033" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RTZMB7T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134763v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142837v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0189-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80736D52F01BCC2338D1C86C77DCF0CACC2A788C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828328v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.11.006" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RH4N305-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828317v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Djurabekova" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.11.009" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ML83LJ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168918v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Raulot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bencteux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828662v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu *" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocquet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalla Torre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331334616" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211960v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0603914" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7J21SVJ0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828669v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris *" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320099" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828345v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.022" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9ZF627S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828358v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2DMQFZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828666v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart *" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331334625" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828694v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Decker" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruste" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souffez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420159708211592" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828337v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.04.009" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9GKQP95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828366v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.022" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRXGH41J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828429v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart *" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foct" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320152" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828431v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba *" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320242" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828351v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.196402" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828340v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuriplach" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melikhova" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kulikov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.08.075" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828332v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.018" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1H17ML4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828360v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wirth" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.029" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FG5Q8BP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828382v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.10.031" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J87XRGH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828421v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214119" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828697v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jumel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Van Duysen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.065" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG1QJLNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828384v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raulot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2005.09.097" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ0PMJFH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828380v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215506" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828374v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.035203" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828424v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214109" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828670v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.10.035" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDTB1XQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828687v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.037" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KG8GD39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828671v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2003.11.031" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S1LG9L7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828685v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.144112" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828696v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laribi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taunier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(03)00208-7" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF1MJVKV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828674v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00173-8" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q1BMJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828690v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. van Duysen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00421-4" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPVF7X2S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828683v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.024103" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828681v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00556-6" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HZKRP7B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828740v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-650-R3.25" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828691v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C van Duysen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00029-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDLWQPRR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828743v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-653-Z3.8" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828744v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Van Duysen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-650-R3.24" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828736v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-540-643" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828738v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-538-217" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828750v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Gutowitz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(96)00258-8" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K7TF4BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828708v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turbatte" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420159708211579" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773632v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737835v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mason" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Manh" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828037v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201401311" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870711v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870716v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870728v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870731v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870772v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Juslin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faney" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870738v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870748v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828040v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201401309" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828045v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Piochaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caruge" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201405107" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828269v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ptox/2009004" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168919v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145732v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.601" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870735v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158384v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bererd" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063680v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01856256v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte S Becquart" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6855-3_21-1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121924v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goryaeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;zaphie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Swinburne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38729-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03516753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayobami Daniel Daramola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bonny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiath Monnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.111165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Olsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152887" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152816" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03254730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badyka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Emo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Candela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Veiga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abc6c3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Messina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Quaglino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2020.09.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakaev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2020.100472" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Povoden-Karadeniz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christiaen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thuinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.07.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olsson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.02.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ferhat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.02.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01856251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Candela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Becquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad25d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00313G" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngayam Happy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6VMD3B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01856544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pareige" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618011534" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01858543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyan He" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Delliou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.08.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Becquart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luneville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simeone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aadb4e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828011v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mason" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen-Manh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marinica" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa8e0c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828010v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Pascuet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.02.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.10.070" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-683XGB23-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.064112" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Marian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Dudarev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gilbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e8d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Backer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mason" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nguyen-Manh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marinica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa9400" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617004305" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pasianot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214117" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Zhurkin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.11.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verreyken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1258123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01339312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.02.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Sand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dequeker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordlund" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.12.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2016.1181680" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapetto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZJ5VVQS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540094v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baudouin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiyoshi Nomoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828030v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rouchette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943690v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.258" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piochaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klaver" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.024101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828042v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylise Nastar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104203" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420150.2014.920018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828046v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.02.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.014104" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828039v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Emo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.04.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMJ69DS5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540102v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blat-Yrieix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2014041" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2WQZZMW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01830641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.10.117" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KT5Q12L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Neisius" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6975-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK83GKW5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828091v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dudarev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez de Vicente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aktaa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ahlgren" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.08.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NR5HKX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828090v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngayam-Happy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.04.081" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828093v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasca" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134108" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01830633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terentyev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.054" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8FS7W49-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540106v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jansson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.052" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828095v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambrecht" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024202" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828094v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2012.01.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNHS18LT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828096v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00723823v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sebbari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.01.023" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63T9JFXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540113v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rga Veiga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs Becquart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Domain" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828101v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.08.049" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828097v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antusch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.01.075" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRVQX45R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.04.015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TJRHR6Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828100v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-010-0460-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540115v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Clouet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828099v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Novy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuksenko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.038" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6F27JG4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822580v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. A. Veiga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clouet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.07.048" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVB803VS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garruchet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.07.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ4CVSMG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bugat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.09.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W51ZHV2M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garruchet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.054103" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caturla" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.019" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJH3Q3WH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828144v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.214106" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soisson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR0BQ07K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828116v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.054102" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828137v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200945251" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGPNMPCN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828113v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anento" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bj&#246;rkas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVZXSMD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828108v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sarkar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debacker" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828115v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ackland" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL8FWJSK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828110v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.004" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZK96L1H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828150v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.085" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX5Q5ZQX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.11.027" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZ82C74P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.227204" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828256v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257232" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541678v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430903250819" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Queyreau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Naamane" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.09.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41LBJ72H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828295v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.06.016" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4PJXF34-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828290v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064226" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422487v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levesque" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veilly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.09.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4V5VZJR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olsson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064224" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828303v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willaime" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.145503" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828283v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.08.034" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLXNXHFC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828300v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.08.019" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N56VXGRM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828292v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Stoller" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Golubov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.08.047" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX80FM8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00422532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801246k" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-86NV6TSB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273713v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mellier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/34/346219" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828326v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Malerba" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.10.002" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M25DX2KD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828320v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baranek" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Minot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2717168" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828313v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becquart" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raulot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bencteux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.11.039" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HC370G1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828323v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Wallenius" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.014110" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828310v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.11.033" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RTZMB7T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134763v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.015" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142837v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-006-0189-y" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80736D52F01BCC2338D1C86C77DCF0CACC2A788C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828328v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.11.006" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RH4N305-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828317v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Djurabekova" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.11.009" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ML83LJ4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168918v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Raulot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bencteux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828662v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu *" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocquet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalla Torre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331334616" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0603914" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7J21SVJ0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828669v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris *" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320099" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828345v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.022" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9ZF627S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828358v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2DMQFZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828666v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart *" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331334625" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828694v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Decker" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruste" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souffez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420159708211592" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828337v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.04.009" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9GKQP95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828366v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.022" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRXGH41J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828429v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart *" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foct" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320152" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828431v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba *" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320242" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828351v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.196402" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828340v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuriplach" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melikhova" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kulikov" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.08.075" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828332v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.018" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1H17ML4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828360v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wirth" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.029" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FG5Q8BP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828382v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.10.031" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J87XRGH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828421v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Nordlund" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.214119" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828697v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jumel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Van Duysen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ruste" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.065" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG1QJLNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828384v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raulot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2005.09.097" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ0PMJFH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828380v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215506" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828424v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214109" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828374v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.035203" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828670v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.10.035" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDTB1XQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828687v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.037" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KG8GD39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828671v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Besson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2003.11.031" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S1LG9L7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828685v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.144112" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828696v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laribi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taunier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(03)00208-7" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF1MJVKV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828674v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00173-8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4Q1BMJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828690v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. van Duysen" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00421-4" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPVF7X2S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828683v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.024103" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828681v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(01)00556-6" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HZKRP7B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828740v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-650-R3.25" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828691v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C van Duysen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3115(00)00029-5" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDLWQPRR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828743v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-653-Z3.8" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828744v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Van Duysen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-650-R3.24" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828736v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-540-643" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828738v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-538-217" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828750v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Gutowitz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(96)00258-8" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K7TF4BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828708v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turbatte" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10420159708211579" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01773632v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737835v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mason" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Manh" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828037v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201401311" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870711v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870716v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870728v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870731v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870772v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Juslin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faney" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870738v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870748v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828040v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201401309" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828045v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Piochaud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caruge" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvin" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201405107" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828269v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ptox/2009004" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168919v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145732v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.601" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870735v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158384v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millard-Pinard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bererd" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063680v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thuinet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01856256v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte S Becquart" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6855-3_21-1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121924v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>