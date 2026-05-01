--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Dony </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">048655198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Automatic Checking of Architecture Constraints on Object Oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.16-31. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Reusable, Searchable and Executable &amp;quot;Architecture Constraints as Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraint Reuse-by-Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.37-53. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Level Change Impact Analysis Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.69-92. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194015400045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tooled Approach for Designing Executable and Verifiable Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus pour la génération automatique de composants exécutables à partir de contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CAL 2015, RNTI-L-8, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSARC : Un langage de composants pour l'ingénierie des architectures robotiques. Pourquoi utiliser des composants, et quels composants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.439-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On automatic class insertion with overloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (10), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/236338.236364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Monolithic Architecture Style to Microservice one Based on a Semi-Automatic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahina Oumarou Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA 2020 - IEEE 17th International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Salvador, Brazil. pp.157-168, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA47634.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Object-Oriented to Workflow: Refactoring of OO Applications into Workflows for an Efficient Resources Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2018 - 13th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.186-214, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22559-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04346669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications for a Deployment in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006699101110123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Architecture Constraint Specification and Configuration Based on Graphs and Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.180-193, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73117-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Runtime Architecture Models and Managing their Complexity using Dynamic Information and Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1454-1456, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-architecting OO Software into Microservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahina Oumarou Mahamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC: European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Como, Italy. pp.65-73, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications towards a better Decoupling and Instantiation Unanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.450-455, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE and V&V: a tool-equipped method for combining various V&V strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10538-10543, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantical DSMLs for Complex or Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.115-123, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005768201150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V&amp;V suitable Domain Specific Modeling Languages for MBSE: A tooled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2016 - 26th Annual INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.556-570, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2016.00178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of OCL Meta-Level Constraints into Java Meta-Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNPD 2015 - 16th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Takamatsu, Japan. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23509-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de spécifications de contraintes d'architecture en composants exécutables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL: Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of Architecture Constraint Specifications into Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2015 - 9th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.322-338, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23727-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Location in a Collection of Product Variants: Combining Information Retrieval and Hierarchical Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based meta-level architecture and prototypical implementation of a reflective Component-based Programming and Modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 - 17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de méta-programmes Java à partir des contraintes architecturales OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Skay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.56-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verification Approach from MDE Applied to Model Based Systems Engineering: xeFFBD Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M : Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.225-238, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Level Change Impact Analysis Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system verification: Adding meaning to models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL: Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Traceability Links between Product Variants and Their Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE: Reverse Variability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-to-Code Traceability in Legacy Software Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA: Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.57-61, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2013.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-to-Code Traceability in a Collection of Software Variants: Combining Formal Concept Analysis and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRI.2013.6642474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01376065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00918263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Traceability links between Feature Models and Source Code of Product Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY'2012: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Florida, United States. pp.693-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Product Line Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC'06: International Smalltalk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic, pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'06: IEEE-IMACS Int. Conf. on Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mustafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kientzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE: 8th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay (Jamaïque), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exception Handling : Ideas, Lessons and Issues with Recent Exception Handling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Rapid Integration of Software Engineering Techniques (RISE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg. pp.82-92, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423331_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Contrôleur pour une Méthodologie de Conception Basée Composents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR'04 : Journées des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Douai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2003 - Software Engineering for Multi-Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Portland, United States. pp.167-188, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24625-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototalk: an Environment for Teaching, Understanding, Designing and Prototyping Object-Oriented Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Smalltalk Conference (ISC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Koethen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des applications multi-agents : le système de gestion d'exceptions SaGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Jounées Francophones sur le Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Méthodologie Logicielle pour la Robotique d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Object Oriented Systems: Towards Emerging Application Areas and New Programming Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25934-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototalk: an Environment for Teaching, Understanding, Designing and Prototyping Object-Oriented Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Smalltalk Joint Event 2004 - Research Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Köthen (Allemagne), pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Component-Based Systems: A First Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, France. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS'03: Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portland, Oregon (USA), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille (France), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICSE: 34th International Conference on Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSE16 Foundation of Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2008, 9781-605-5822-9-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00377319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Exception Handling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS (4119), 300 p., 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00117328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Systems that Handle Exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amita Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Exception Handling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2001, Lecture Notes in Computer Science, 3-540-41952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Location in Software Variants Toward Software Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Re-Engineering Software Intensive Systems into Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.3-30, 2023, 978-3-031-11685-8. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11686-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04940322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: Issues and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Dony; Jorgen Lindskov Knudsen; Alexander B. Romanovsky; Anand Tripathi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Topics in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (4119), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.081-101, 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emerging Applications Areas and New Programming Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Object-Oriented Exception Handling System: Rationale and Smalltalk Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander B. Romanovsky; Anand Tripathi; Jörgen Lindskov Knudsen; Christophe Dony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Springer-Verlag, pp.18-38, 2001, Lecture Notes in Computer Science, 3-540-41952-7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45407-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception à base de profils UML pour les Systèmes d'Information Géographiques (SIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IsiSPL: Toward an Automated Reactive Approach to build Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04346485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Exception Handling and Replication for Improving the Reliability of Agent Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Kchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-11009, ???. 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: State of the Art Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component based Software Architecture of Robot Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05059, 2005, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSARC : Un Langage et une Méthodologie de Conception de Contrôleur de Robots basée sur les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05038, 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SaGE : Une Proposition pour la Gestion d'Exceptions dans les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02205, 2002, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SaGE : Une Proposition pour la Gestion d'Exceptions dans les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02205, 2002, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Dony </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">048655198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Automatic Checking of Architecture Constraints on Object Oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.16-31. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Reusable, Searchable and Executable &amp;quot;Architecture Constraints as Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraint Reuse-by-Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.37-53. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Level Change Impact Analysis Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.69-92. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194015400045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tooled Approach for Designing Executable and Verifiable Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus pour la génération automatique de composants exécutables à partir de contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CAL 2015, RNTI-L-8, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSARC : Un langage de composants pour l'ingénierie des architectures robotiques. Pourquoi utiliser des composants, et quels composants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.439-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On automatic class insertion with overloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (10), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/236338.236364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Monolithic Architecture Style to Microservice one Based on a Semi-Automatic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahina Oumarou Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA 2020 - IEEE 17th International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Salvador, Brazil. pp.157-168, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA47634.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Object-Oriented to Workflow: Refactoring of OO Applications into Workflows for an Efficient Resources Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2018 - 13th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.186-214, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22559-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04346669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Architecture Constraint Specification and Configuration Based on Graphs and Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.180-193, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73117-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications for a Deployment in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006699101110123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Runtime Architecture Models and Managing their Complexity using Dynamic Information and Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1454-1456, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-architecting OO Software into Microservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahina Oumarou Mahamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC: European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Como, Italy. pp.65-73, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications towards a better Decoupling and Instantiation Unanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.450-455, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE and V&V: a tool-equipped method for combining various V&V strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10538-10543, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantical DSMLs for Complex or Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.115-123, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005768201150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V&amp;V suitable Domain Specific Modeling Languages for MBSE: A tooled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2016 - 26th Annual INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.556-570, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2016.00178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of OCL Meta-Level Constraints into Java Meta-Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNPD 2015 - 16th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Takamatsu, Japan. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23509-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de spécifications de contraintes d'architecture en composants exécutables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL: Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of Architecture Constraint Specifications into Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2015 - 9th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.322-338, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23727-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based meta-level architecture and prototypical implementation of a reflective Component-based Programming and Modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 - 17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de méta-programmes Java à partir des contraintes architecturales OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Skay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.56-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verification Approach from MDE Applied to Model Based Systems Engineering: xeFFBD Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M : Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.225-238, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Location in a Collection of Product Variants: Combining Information Retrieval and Hierarchical Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Level Change Impact Analysis Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system verification: Adding meaning to models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL: Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-to-Code Traceability in Legacy Software Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA: Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.57-61, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2013.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Traceability Links between Product Variants and Their Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE: Reverse Variability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-to-Code Traceability in a Collection of Software Variants: Combining Formal Concept Analysis and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRI.2013.6642474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01376065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00918263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Traceability links between Feature Models and Source Code of Product Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY'2012: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Florida, United States. pp.693-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Product Line Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2006 - 14th International Conference on Advances in Smalltalk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.91-110, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'06: IEEE-IMACS Int. Conf. on Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mustafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kientzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE: 8th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay (Jamaïque), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exception Handling : Ideas, Lessons and Issues with Recent Exception Handling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Rapid Integration of Software Engineering Techniques (RISE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg. pp.82-92, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423331_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des applications multi-agents : le système de gestion d'exceptions SaGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Jounées Francophones sur le Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototalk: an Environment for Teaching, Understanding, Designing and Prototyping Object-Oriented Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Smalltalk Conference (ISC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Koethen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2003 - Software Engineering for Multi-Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Portland, United States. pp.167-188, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24625-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Contrôleur pour une Méthodologie de Conception Basée Composents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR'04 : Journées des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Douai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Méthodologie Logicielle pour la Robotique d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Object Oriented Systems: Towards Emerging Application Areas and New Programming Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25934-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototalk: an Environment for Teaching, Understanding, Designing and Prototyping Object-Oriented Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Smalltalk Joint Event 2004 - Research Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Köthen (Allemagne), pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS'03: Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portland, Oregon (USA), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Component-Based Systems: A First Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, France. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille (France), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICSE: 34th International Conference on Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSE16 Foundation of Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2008, 9781-605-5822-9-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00377319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Exception Handling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS (4119), 300 p., 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00117328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Systems that Handle Exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amita Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Exception Handling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2001, Lecture Notes in Computer Science, 3-540-41952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Location in Software Variants Toward Software Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Re-Engineering Software Intensive Systems into Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.3-30, 2023, 978-3-031-11685-8. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11686-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04940322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: Issues and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Dony; Jorgen Lindskov Knudsen; Alexander B. Romanovsky; Anand Tripathi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Topics in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (4119), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.081-101, 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emerging Applications Areas and New Programming Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Object-Oriented Exception Handling System: Rationale and Smalltalk Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander B. Romanovsky; Anand Tripathi; Jörgen Lindskov Knudsen; Christophe Dony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Springer-Verlag, pp.18-38, 2001, Lecture Notes in Computer Science, 3-540-41952-7. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45407-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception à base de profils UML pour les Systèmes d'Information Géographiques (SIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IsiSPL: Toward an Automated Reactive Approach to build Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04346485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Exception Handling and Replication for Improving the Reliability of Agent Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Kchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-11009, ???. 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: State of the Art Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component based Software Architecture of Robot Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05059, 2005, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSARC : Un Langage et une Méthodologie de Conception de Contrôleur de Robots basée sur les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05038, 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SaGE : Une Proposition pour la Gestion d'Exceptions dans les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02205, LIRMM. 2002, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="886B8BCD"/>
+    <w:nsid w:val="75BADC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dony" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048655198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kallel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.05.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tramoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.01.032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Minh Ton That" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal-Salman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194015400045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWXQG8RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dicky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/236338.236364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahina Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zaragoza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA47634.2020.00023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22559-9_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005768201150123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2016.00178.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BSLHKTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23509-7_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23727-5_27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602476" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Skay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930467v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2013.65" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642474" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106504v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mustafiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kientzle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Campeas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423331_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5K7VW24-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24625-1_10" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVSZHJW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Romanovsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tripathi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Lindskov Knudsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25934-3_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269724v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377319v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117328v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=644760" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04940322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dony/postscript/exc-inbook06.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502_5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269721v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45407-1_2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346485v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hlad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576934v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269412v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191512v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dony" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048655198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kallel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.05.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tramoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.01.032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Minh Ton That" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal-Salman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194015400045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWXQG8RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dicky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/236338.236364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahina Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zaragoza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA47634.2020.00023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22559-9_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005768201150123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2016.00178.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BSLHKTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23509-7_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23727-5_27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602476" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Skay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930467v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2013.65" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642474" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mustafiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kientzle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Campeas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423331_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5K7VW24-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24625-1_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVSZHJW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Romanovsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tripathi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Lindskov Knudsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25934-3_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377319v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106611v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=644760" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04940322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134347v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dony/postscript/exc-inbook06.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45407-1_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hlad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293683v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>