--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Dony </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">048655198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Automatic Checking of Architecture Constraints on Object Oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.16-31. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Reusable, Searchable and Executable &amp;quot;Architecture Constraints as Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraint Reuse-by-Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.37-53. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Level Change Impact Analysis Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.69-92. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194015400045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tooled Approach for Designing Executable and Verifiable Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus pour la génération automatique de composants exécutables à partir de contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CAL 2015, RNTI-L-8, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSARC : Un langage de composants pour l'ingénierie des architectures robotiques. Pourquoi utiliser des composants, et quels composants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.439-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On automatic class insertion with overloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (10), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/236338.236364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Monolithic Architecture Style to Microservice one Based on a Semi-Automatic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahina Oumarou Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA 2020 - IEEE 17th International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Salvador, Brazil. pp.157-168, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA47634.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Object-Oriented to Workflow: Refactoring of OO Applications into Workflows for an Efficient Resources Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2018 - 13th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.186-214, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22559-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04346669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Architecture Constraint Specification and Configuration Based on Graphs and Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.180-193, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73117-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications for a Deployment in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006699101110123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Runtime Architecture Models and Managing their Complexity using Dynamic Information and Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1454-1456, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-architecting OO Software into Microservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahina Oumarou Mahamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC: European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Como, Italy. pp.65-73, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications towards a better Decoupling and Instantiation Unanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.450-455, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE and V&V: a tool-equipped method for combining various V&V strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10538-10543, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantical DSMLs for Complex or Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.115-123, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005768201150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V&amp;V suitable Domain Specific Modeling Languages for MBSE: A tooled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2016 - 26th Annual INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.556-570, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2016.00178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of OCL Meta-Level Constraints into Java Meta-Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNPD 2015 - 16th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Takamatsu, Japan. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23509-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de spécifications de contraintes d'architecture en composants exécutables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL: Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of Architecture Constraint Specifications into Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2015 - 9th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.322-338, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23727-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based meta-level architecture and prototypical implementation of a reflective Component-based Programming and Modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 - 17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de méta-programmes Java à partir des contraintes architecturales OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Skay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.56-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verification Approach from MDE Applied to Model Based Systems Engineering: xeFFBD Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M : Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.225-238, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Location in a Collection of Product Variants: Combining Information Retrieval and Hierarchical Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Level Change Impact Analysis Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system verification: Adding meaning to models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL: Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-to-Code Traceability in Legacy Software Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA: Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.57-61, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2013.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Traceability Links between Product Variants and Their Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE: Reverse Variability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-to-Code Traceability in a Collection of Software Variants: Combining Formal Concept Analysis and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRI.2013.6642474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01376065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00918263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Traceability links between Feature Models and Source Code of Product Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY'2012: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Florida, United States. pp.693-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Product Line Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2006 - 14th International Conference on Advances in Smalltalk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.91-110, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'06: IEEE-IMACS Int. Conf. on Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mustafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kientzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE: 8th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay (Jamaïque), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exception Handling : Ideas, Lessons and Issues with Recent Exception Handling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Rapid Integration of Software Engineering Techniques (RISE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg. pp.82-92, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423331_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des applications multi-agents : le système de gestion d'exceptions SaGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Jounées Francophones sur le Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototalk: an Environment for Teaching, Understanding, Designing and Prototyping Object-Oriented Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Smalltalk Conference (ISC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Koethen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2003 - Software Engineering for Multi-Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Portland, United States. pp.167-188, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24625-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Contrôleur pour une Méthodologie de Conception Basée Composents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR'04 : Journées des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Douai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Méthodologie Logicielle pour la Robotique d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Object Oriented Systems: Towards Emerging Application Areas and New Programming Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25934-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototalk: an Environment for Teaching, Understanding, Designing and Prototyping Object-Oriented Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Smalltalk Joint Event 2004 - Research Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Köthen (Allemagne), pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS'03: Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portland, Oregon (USA), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Component-Based Systems: A First Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, France. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille (France), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICSE: 34th International Conference on Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSE16 Foundation of Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2008, 9781-605-5822-9-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00377319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Exception Handling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS (4119), 300 p., 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00117328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Systems that Handle Exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amita Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Exception Handling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2001, Lecture Notes in Computer Science, 3-540-41952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Location in Software Variants Toward Software Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Re-Engineering Software Intensive Systems into Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.3-30, 2023, 978-3-031-11685-8. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11686-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04940322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: Issues and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Dony; Jorgen Lindskov Knudsen; Alexander B. Romanovsky; Anand Tripathi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Topics in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (4119), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.081-101, 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emerging Applications Areas and New Programming Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Object-Oriented Exception Handling System: Rationale and Smalltalk Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander B. Romanovsky; Anand Tripathi; Jörgen Lindskov Knudsen; Christophe Dony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Springer-Verlag, pp.18-38, 2001, Lecture Notes in Computer Science, 3-540-41952-7. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45407-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception à base de profils UML pour les Systèmes d'Information Géographiques (SIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IsiSPL: Toward an Automated Reactive Approach to build Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04346485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Exception Handling and Replication for Improving the Reliability of Agent Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Kchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-11009, ???. 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: State of the Art Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component based Software Architecture of Robot Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05059, 2005, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSARC : Un Langage et une Méthodologie de Conception de Contrôleur de Robots basée sur les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05038, 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SaGE : Une Proposition pour la Gestion d'Exceptions dans les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02205, LIRMM. 2002, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Dony </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">048655198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=_ESTjWEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Automatic Checking of Architecture Constraints on Object Oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.16-31. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Reusable, Searchable and Executable &amp;quot;Architecture Constraints as Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraint Reuse-by-Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.37-53. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Level Change Impact Analysis Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.69-92. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218194015400045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tooled Approach for Designing Executable and Verifiable Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus pour la génération automatique de composants exécutables à partir de contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CAL 2015, RNTI-L-8, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language to bridge the gap between component-based design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.29-43. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2011.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of a Simple and Unified Component-Oriented Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (2-3), pp.130-149. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00175781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSARC : Un langage de composants pour l'ingénierie des architectures robotiques. Pourquoi utiliser des composants, et quels composants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42, pp.439-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On automatic class insertion with overloading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGPLAN Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31 (10), pp.251-267. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/236338.236364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Monolithic Architecture Style to Microservice one Based on a Semi-Automatic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahina Oumarou Mahamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA 2020 - IEEE 17th International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Salvador, Brazil. pp.157-168, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA47634.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Object-Oriented to Workflow: Refactoring of OO Applications into Workflows for an Efficient Resources Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE 2018 - 13th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.186-214, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22559-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04346669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Architecture Constraint Specification and Configuration Based on Graphs and Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.180-193, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73117-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications for a Deployment in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006699101110123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Runtime Architecture Models and Managing their Complexity using Dynamic Information and Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1454-1456, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-architecting OO Software into Microservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahina Oumarou Mahamane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC: European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Como, Italy. pp.65-73, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications towards a better Decoupling and Instantiation Unanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.450-455, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE and V&V: a tool-equipped method for combining various V&V strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10538-10543, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantical DSMLs for Complex or Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.115-123, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005768201150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V&amp;V suitable Domain Specific Modeling Languages for MBSE: A tooled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2016 - 26th Annual INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.556-570, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2016.00178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of OCL Meta-Level Constraints into Java Meta-Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNPD 2015 - 16th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Takamatsu, Japan. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23509-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de spécifications de contraintes d'architecture en composants exécutables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL: Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of Architecture Constraint Specifications into Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2015 - 9th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.322-338, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23727-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based meta-level architecture and prototypical implementation of a reflective Component-based Programming and Modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 - 17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de méta-programmes Java à partir des contraintes architecturales OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Skay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.56-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verification Approach from MDE Applied to Model Based Systems Engineering: xeFFBD Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M : Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.225-238, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Location in a Collection of Product Variants: Combining Information Retrieval and Hierarchical Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Level Change Impact Analysis Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada. pp.447-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system verification: Adding meaning to models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL: Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-to-Code Traceability in a Collection of Software Variants: Combining Formal Concept Analysis and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRI: Information Reuse and Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRI.2013.6642474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01376065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-to-Code Traceability in Legacy Software Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEAA: Software Engineering and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.57-61, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEAA.2013.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01291268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Traceability Links between Product Variants and Their Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVE: Reverse Variability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Genova, Italy. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00918263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Traceability links between Feature Models and Source Code of Product Variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ra'Fat Ahmad Al-Msie'Deen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VARY'2012: VARiability for You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Florida, United States. pp.693-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Product Line Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCL: a Simple, Uniform and Operational Language for Component-Oriented Programming in Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2006 - 14th International Conference on Advances in Smalltalk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.91-110, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71836-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00136099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing, Implemeting and Reusing Controllers Behavior and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'06: IEEE-IMACS International Conference on Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00135674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unanticipated Connection of Components based on their State Changes Notifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EECC: Evaluation and Evolution of Component Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Control Architectures Design Process: Patterns, Components and Object Petri Nets in use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO: International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.223-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing, Implementing and Reusing Controller's Behaviors and Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'06: IEEE-IMACS Int. Conf. on Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China, pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexion Non-Anticipée de Composants en ScL : Une Voie pour l'Evolution des Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Evolution du Logiciel (en association avec LMO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nîmes (France), France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a New Robot Controller Development Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR'06: Control Architectures of Robots: Software Approaches and Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mustafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kientzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE: 8th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Montego Bay (Jamaïque), 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Exception Handling : Ideas, Lessons and Issues with Recent Exception Handling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Campeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Rapid Integration of Software Engineering Techniques (RISE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Luxembourg-Kirchberg, Luxembourg. pp.82-92, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423331_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des applications multi-agents : le système de gestion d'exceptions SaGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Jounées Francophones sur le Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototalk: an Environment for Teaching, Understanding, Designing and Prototyping Object-Oriented Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Smalltalk Conference (ISC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Koethen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS 2003 - Software Engineering for Multi-Agent Systems II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Portland, United States. pp.167-188, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24625-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Contrôleur pour une Méthodologie de Conception Basée Composents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCR'04 : Journées des Jeunes Chercheurs en Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Douai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Méthodologie Logicielle pour la Robotique d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Object Oriented Systems: Towards Emerging Application Areas and New Programming Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25934-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototalk: an Environment for Teaching, Understanding, Designing and Prototyping Object-Oriented Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Smalltalk Joint Event 2004 - Research Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Köthen (Allemagne), pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des Composants Logiciels Interfaçables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCAA: Agents Logiciels - Coopération - Apprentissage - Activités Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control System Design using PNO Based Programmable Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille (France), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Exception Handling in Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELMAS'03: Software Engineering for Large-Scale Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portland, Oregon (USA), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in Component-Based Systems: A First Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Darmstadt, France. pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICSE: 34th International Conference on Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00815187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSE16 Foundation of Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2008, 9781-605-5822-9-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00377319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Topics in Exception Handling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS (4119), 300 p., 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00117328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Systems that Handle Exceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amita Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Exception Handling Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2001, Lecture Notes in Computer Science, 3-540-41952-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Location in Software Variants Toward Software Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzeh Eyal-Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Re-Engineering Software Intensive Systems into Software Product Lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.3-30, 2023, 978-3-031-11685-8. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11686-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04940322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: Issues and Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Dony; Jorgen Lindskov Knudsen; Alexander B. Romanovsky; Anand Tripathi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Topics in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS (4119), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.081-101, 2006, 978-3-540-37443-5. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11818502_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00134347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Emerging Applications Areas and New Programming Paradigms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander B. Romanovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorgen Lindskov Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tripathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ECOOP'03 Workshop on Exception Hanling in Object-Oriented Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Object-Oriented Exception Handling System: Rationale and Smalltalk Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander B. Romanovsky; Anand Tripathi; Jörgen Lindskov Knudsen; Christophe Dony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Exception Handling Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Springer-Verlag, pp.18-38, 2001, Lecture Notes in Computer Science, 3-540-41952-7. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45407-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception à base de profils UML pour les Systèmes d'Information Géographiques (SIG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IsiSPL: Toward an Automated Reactive Approach to build Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hlad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04346485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Exception Handling and Replication for Improving the Reliability of Agent Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Kchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-11009, ???. 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling and Asynchronous Active Objects: State of the Art Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component based Software Architecture of Robot Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05059, 2005, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoSARC : Un Langage et une Méthodologie de Conception de Contrôleur de Robots basée sur les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">05038, 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SaGE : Une Proposition pour la Gestion d'Exceptions dans les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">02205, LIRMM. 2002, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75BADC7B"/>
+    <w:nsid w:val="9E9ECEE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dony" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048655198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kallel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.05.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tramoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.01.032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Minh Ton That" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal-Salman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194015400045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWXQG8RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dicky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/236338.236364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahina Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zaragoza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA47634.2020.00023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22559-9_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005768201150123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2016.00178.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BSLHKTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23509-7_15" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235454v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23727-5_27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602476" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Skay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930467v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2013.65" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642474" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808468v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mustafiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kientzle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108945v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Campeas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423331_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5K7VW24-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24625-1_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVSZHJW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269723v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Romanovsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tripathi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Lindskov Knudsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25934-3_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377319v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117328v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106611v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=644760" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04940322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134347v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dony/postscript/exc-inbook06.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45407-1_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hlad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293683v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dony" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048655198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=_ESTjWEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kallel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.05.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tramoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.01.032" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Minh Ton That" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzeh Eyal-Salman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194015400045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWXQG8RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2011.10.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN7GHGJ8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2007.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dicky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/236338.236364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahina Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zaragoza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA47634.2020.00023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22559-9_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706094v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_13" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005768201150123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2016.00178.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BSLHKTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23509-7_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235454v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23727-5_27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602476" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Skay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291179v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRI.2013.6642474" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01291268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAA.2013.65" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'Fat Ahmad Al-Msie'Deen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71836-9_5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134369v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106504v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mustafiz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kientzle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108945v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Campeas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423331_8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5K7VW24-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Souchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24625-1_10" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GVSZHJW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108662v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Romanovsky" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tripathi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Lindskov Knudsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25934-3_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amita Tripathi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=644760" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04940322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134347v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~dony/postscript/exc-inbook06.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11818502_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269721v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45407-1_2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04346485v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hlad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293683v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826587v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>