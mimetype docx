--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -1088,386 +1088,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Nonword Repetition Task to Assess Bilingual Children’s Phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10489223.2016.1243692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+                <w:t xml:space="preserve">hal-01996392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying language impairment in bilingual children in France and in Germany</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Morin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996389v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonword Repetition Task to Assess Bilingual Children’s Phonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+                <w:t xml:space="preserve">Identifying language impairment in bilingual children in France and in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Chilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.58-71. </w:t>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.888-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10489223.2016.1243692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996392v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does first word development in bilingual French-Portuguese toddlers mirror monolingual one? A study exploring executive function abilities</w:t>
               </w:r>
@@ -1551,412 +1551,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent report of early lexical production in bilingual children: a cross-linguistic CDI comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Haman</w:t>
+                <w:t xml:space="preserve">Identification of bilingual children with Specific Language Impairment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bilingual Education and Bilingualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13670050.2016.1179258⟩</w:t>
+              <w:t xml:space="preserve">Linguistic Approaches to Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3-4), pp.331-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lab.15019.alm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960307v1</w:t>
+                <w:t xml:space="preserve">hal-01996399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bilingual children with Specific Language Impairment in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Assessing Lebanese bilingual children: The use of Cross-linguistic Lexical Tasks in Lebanese Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Khoury Aouad Saliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Kouba Hreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Messarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Approaches to Bilingualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/lab.15019.alm⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (11-12), pp.874-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1308554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996399v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Lebanese bilingual children: The use of Cross-linguistic Lexical Tasks in Lebanese Arabic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parent report of early lexical production in bilingual children: a cross-linguistic CDI comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O'Toole Ciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hickey Tina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Khoury Aouad Saliby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+                <w:t xml:space="preserve">Aneta Miekisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Kouba Hreich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Haman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (11-12), pp.874-892. </w:t>
+              <w:t xml:space="preserve">International Journal of Bilingual Education and Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.124-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1308554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13670050.2016.1179258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996395v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification d’enfants bilingues avec Trouble Spécifique du Langage en France</w:t>
               </w:r>
@@ -1968,64 +1968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3270,217 +3270,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04278299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nova versão do teste de repetição de pseudopalavras LITMUS-QU-NWR-EP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inês Catarino</w:t>
+                <w:t xml:space="preserve">Le questionnaire parental au service de l’évaluation du développement langagier bilingue précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVII Encontro Nacional da Associação Portuguesa de Linguística (ENAPL 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Journée BilBio, Bilinguisme et biographie langagière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997339v1</w:t>
+                <w:t xml:space="preserve">halshs-03913511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le questionnaire parental au service de l’évaluation du développement langagier bilingue précoce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kern</w:t>
+                <w:t xml:space="preserve">Nova versão do teste de repetição de pseudopalavras LITMUS-QU-NWR-EP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée BilBio, Bilinguisme et biographie langagière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXXVII Encontro Nacional da Associação Portuguesa de Linguística (ENAPL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03913511v1</w:t>
+                <w:t xml:space="preserve">hal-03997339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité et intégration de principes d’accessibilité dans la réalisation d’un cours à distance</w:t>
               </w:r>
@@ -4327,51 +4327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Khoury Aouad Saliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Kouba Hreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Moitel Messarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4717,77 +4717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of different first languages on LITMUS nonword-repetition and sentence repetition in second language French and second language German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Chilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Abed Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme au Liban : étude exploratoire du lexique des enfants avec TSA et méthodologie de l'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Kouba Hreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Topouzkhanian et Géraldine Hilaire-Debove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles du spectre de l’autisme : recherche et orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5097,51 +5097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fleckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamann, C. &amp; Ruigendijk, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Acquisition and Development: Proceedings of Gala 2013</w:t>
@@ -5471,51 +5471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED2FCA29"/>
+    <w:nsid w:val="7FF30B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5702,51 +5702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dos-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-0064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131053647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26334/2183-9077/rapln10ano2023a1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Catarino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26334/2183-9077/rapln8ano2021a7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daccache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Messarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Labrevoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.v1i2.11880" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barthez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718805665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hamann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Chilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12397" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2016.1243692" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Toole Ciara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gatt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickey Tina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Miekisz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Haman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2016.1179258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.15019.alm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Khoury Aouad Saliby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kouba Hreich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1308554" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Stokes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000911000031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.1443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Caf&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Macedo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-19652001000200009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Grimm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bronner-Huard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Khoury Aouad Saliby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moitel Messarra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sibil.67.18ker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404644v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abed Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.29.08chi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthoedition.com/materiel/troubles-du-spectre-de-lautisme-actes-4272.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.10ker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fleckstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-7553-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.313.10ros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03752459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dos-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-0064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131053647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26334/2183-9077/rapln10ano2023a1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Catarino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26334/2183-9077/rapln8ano2021a7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daccache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Messarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Labrevoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.v1i2.11880" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barthez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718805665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2016.1243692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hamann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Chilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.15019.alm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Khoury Aouad Saliby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kouba Hreich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1308554" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Toole Ciara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickey Tina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Miekisz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Haman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2016.1179258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Stokes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000911000031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.1443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Caf&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Macedo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-19652001000200009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Grimm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bronner-Huard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Khoury Aouad Saliby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moitel Messarra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sibil.67.18ker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404644v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abed Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.29.08chi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthoedition.com/materiel/troubles-du-spectre-de-lautisme-actes-4272.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.10ker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fleckstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-7553-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.313.10ros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03752459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>