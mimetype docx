--- v1 (2026-05-10)
+++ v2 (2026-06-01)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">131053647</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=cLlEpsEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,2570 +209,2570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova versão do teste de repetição de pseudopalavras LITMUS-QU-NWR-EP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista da Associação Portuguesa de Linguística</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26334/2183-9077/rapln10ano2023a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déséquilibres des traitements visuels global/local chez des enfants dyslexiques bilingues et biscripteurs arabe/français au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Kassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française, 138, pp.09004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202213809004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre o impacto da constituência silábica na repetição de pseudopalavras: dados preliminares do desenvolvimento típico para a validação do LITMUS-QU-NWR-EP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista da Associação Portuguesa de Linguística</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.87-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26334/2183-9077/rapln8ano2021a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable duration changes during babbling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les premiers mots de l’enfant libanais en contexte plurilingue : que nous apprend l’utilisation d’un compte rendu parental trilingue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+                <w:t xml:space="preserve">Marianne Daccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Paillereau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Messarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.7-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776365v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers mots de l’enfant libanais en contexte plurilingue : que nous apprend l’utilisation d’un compte rendu parental trilingue ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'épreuve de répétition de non-mots LITMUS-NWR-FR évalue-t-elle la phonologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Labrevoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Zebib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.10005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207810005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898336v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02930731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épreuve de répétition de non-mots LITMUS-NWR-FR évalue-t-elle la phonologie ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+                <w:t xml:space="preserve">Syllable duration changes during babbling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Frau</w:t>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Labrevoit</w:t>
+                <w:t xml:space="preserve">Nikola Paillereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Zebib</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Krzonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207810005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.1207-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S030500092000015X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02930731v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical Development in Bilingual French/ Portuguese Speaking Toddlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Monolingual and Bilingual Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1558/jmbs.v1i2.11880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do monolingual and bilingual children with and without SLI produce when phonology is too complex?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Barthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (2), pp.158-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0142723718805665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonword Repetition Task to Assess Bilingual Children’s Phonology</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Acquisition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10489223.2016.1243692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996392v1</w:t>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+                <w:t xml:space="preserve">Identifying language impairment in bilingual children in France and in Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rasha Zebib</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Chilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.888-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+                <w:t xml:space="preserve">hal-01996389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying language impairment in bilingual children in France and in Germany</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A Nonword Repetition Task to Assess Bilingual Children’s Phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10489223.2016.1243692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996389v1</w:t>
+                <w:t xml:space="preserve">hal-01996392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does first word development in bilingual French-Portuguese toddlers mirror monolingual one? A study exploring executive function abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Valente</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46, pp.10006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184610006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bilingual children with Specific Language Impairment in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+                <w:t xml:space="preserve">Parent report of early lexical production in bilingual children: a cross-linguistic CDI comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O'Toole Ciara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Gatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hickey Tina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Miekisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Haman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Approaches to Bilingualism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Bilingual Education and Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.124-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13670050.2016.1179258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lab.15019.alm⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996399v1</w:t>
+                <w:t xml:space="preserve">hal-01960307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Lebanese bilingual children: The use of Cross-linguistic Lexical Tasks in Lebanese Arabic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of bilingual children with Specific Language Impairment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1308554⟩</w:t>
+              <w:t xml:space="preserve">Linguistic Approaches to Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3-4), pp.331-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lab.15019.alm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996395v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent report of early lexical production in bilingual children: a cross-linguistic CDI comparison</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Lebanese bilingual children: The use of Cross-linguistic Lexical Tasks in Lebanese Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Haman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Khoury Aouad Saliby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Kouba Hreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Messarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bilingual Education and Bilingualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13670050.2016.1179258⟩</w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (11-12), pp.874-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2017.1308554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960307v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification d’enfants bilingues avec Trouble Spécifique du Langage en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27, pp.10005. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162710005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que révèle l’ordre d’acquisition des classes naturelles à propos des harmonies consonantiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer la phonologie des enfants bilingues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51, pp.89-117. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 51, pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.3678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.3722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01287137v1</w:t>
+                <w:t xml:space="preserve">hal-03518743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la phonologie des enfants bilingues ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ce que révèle l’ordre d’acquisition des classes naturelles à propos des harmonies consonantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51, pp.11-34. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 51, pp.89-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.3722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.3678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03518743v1</w:t>
+                <w:t xml:space="preserve">halshs-01287137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Statistical Learning as an account for slow vocabulary growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (1), pp.105-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0305000911000031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input et Acquisition du lexique en français : rôle de la fréquence et de la densité de voisinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65-66, pp.53-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02482633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do consonant feature values affect the processing of a CVCV structure?: Evidence from a reading task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bedoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Written Language and Literacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (2), pp.191-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/wll.11.2.05bed⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs prosodiques et articulatoires dans l’harmonie consonantique et la métathèse en acquisition du français langue première</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35, pp.77-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rlv.1443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02482655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposta de um método para escolha de software de automação de bibliotecas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lígia Café</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávia Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência da Informação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 30 (2), pp.70-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0100-19652001000200009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2761,1510 +2782,1510 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the link between phonology and lexical development in French-Portuguese bilingual toddlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Child Phonology Conference (ICPC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Applied Linguistics and Phonetics, ELTE Eötvös Loránd University, May 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of word-initial clusters in typically-developing monolingual and bilingual children and bilingual children diagnosed as DLD: Evidence from German and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Boila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bi/multilingualism and Specific Language Impairment (Developmental Language Disorder) - BiSLI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of working memory and inhibition on lexical development in bilingual French-Portuguese toddlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40.° Encontro Nacional da Associação Portuguesa de Linguística (ENAPL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade dos Açores, Oct 2024, Ponta Delgada (Açores), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory lengthening in French language acquisition Evidence from a nonword repetition task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Répétition de non-mots et allongement compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bronner-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Old World Conference of Phonology – OCP 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, CNRS, Jan 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Conférence du Réseau Français de Phonologie RFP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622540v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04278299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répétition de non-mots et allongement compensatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Compensatory lengthening in French language acquisition Evidence from a nonword repetition task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bronner-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Réseau Français de Phonologie RFP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Old World Conference of Phonology – OCP 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, CNRS, Jan 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04278299v1</w:t>
+                <w:t xml:space="preserve">hal-04622540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le questionnaire parental au service de l’évaluation du développement langagier bilingue précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée BilBio, Bilinguisme et biographie langagière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03913511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova versão do teste de repetição de pseudopalavras LITMUS-QU-NWR-EP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Catarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVII Encontro Nacional da Associação Portuguesa de Linguística (ENAPL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité et intégration de principes d’accessibilité dans la réalisation d’un cours à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Doucey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hatot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Enseignement supérieur et accessibilité numérique - Comment concevoir des enseignements pour tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-word repetition task to investigate the relation between phonology and vocabulary size in 30 month-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02395102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do phonological contrasts emerge during the babbling period?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Évolution des habiletés articulatoires au stade du babillage : le timing des syllabes CV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Paillereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Child Phonology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972001v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des habiletés articulatoires au stade du babillage : le timing des syllabes CV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Do phonological contrasts emerge during the babbling period?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Paillereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">International Child Phonology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03090529v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Phonological Markers for SLI in Bilingual Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 39th annual Boston University Conference on Language Development (BUCLD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Boston, United States. pp.152-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02475952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consonant harmonies and acquisition of natural classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Child Phonology Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01399020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes les harmonies consonantiques sont-elles comparables chez l’enfant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets positionnels dans l'acquisition du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fez, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02475937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4274,245 +4295,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical development in monolingual, bilingual and trilingual Lebanese preschool children: the effect of endogenous and exogenous factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Khoury Aouad Saliby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Kouba Hreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Moitel Messarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Congress for the Study of Child Language (IASCL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical acquisition in French-Portuguese toddlers: exploring the relationship between vocabulary size and executive function abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Valente</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02395109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4522,771 +4543,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Novogrodsky R., Perovic, A., Prévost, P., Schaeffer, J., &amp; L. Tuller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language in Autism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.75-97, 2025, 978-1-394-18038-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical development of French-Portuguese simultaneous bilinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena Babatsouli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual acquisition and learning : An ecosystemic view to diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67, John Benjamins, pp.473-499, 2024, Studies in Bilingualism, 9789027214690. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/sibil.67.18ker⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04380005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of different first languages on LITMUS nonword-repetition and sentence repetition in second language French and second language German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Chilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Abed Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LITMUS in Action: Comparative Studies across Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, John Benjamins Publishing Company; John Benjamins Publishing Company, pp.228-262, 2021, Trends in Language Acquisition Research, 9789027209795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.29.08chi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguisme au Liban : étude exploratoire du lexique des enfants avec TSA et méthodologie de l'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Kouba Hreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Topouzkhanian et Géraldine Hilaire-Debove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troubles du spectre de l’autisme : recherche et orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ortho Édition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.533-563, 2019, Actes des XIXèmes rencontres internationales d'orthophonie, 978-2-36235-119-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariance in variation: Frequency and neighbourhood density as predictors of vocabulary size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maya Hickmann; Edy Veneziano; Harriet Jisa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources of variation in first language acquisition: Languages, contexts, and learners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, John Benjamins, pp.183-200, 2018, Trends in Language Acquisition Research, 9789027244123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.22.10ker⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Language Impairment and Bilingualism: Assembling the pieces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fleckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamann, C. &amp; Ruigendijk, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Acquisition and Development: Proceedings of Gala 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.533-567, 2015, 1-4438-7553-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress domain effects in French phonology and phonological development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected Papers from the 38th Linguistic Symposium on Romance Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-104, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/cilt.313.10ros⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5296,114 +5317,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement phonologique en français langue maternelle : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03752459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5471,51 +5492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FF30B6A"/>
+    <w:nsid w:val="B0251EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5702,51 +5723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dos-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-0064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131053647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253945v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Almeida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Freitas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26334/2183-9077/rapln10ano2023a1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Catarino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26334/2183-9077/rapln8ano2021a7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daccache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Messarra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Labrevoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.v1i2.11880" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barthez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718805665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2016.1243692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hamann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Chilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.15019.alm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Khoury Aouad Saliby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kouba Hreich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1308554" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Toole Ciara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gatt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickey Tina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Miekisz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Haman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2016.1179258" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3722" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Stokes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000911000031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.1443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Caf&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Macedo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-19652001000200009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Grimm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bronner-Huard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Khoury Aouad Saliby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moitel Messarra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380005v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sibil.67.18ker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404644v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abed Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.29.08chi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthoedition.com/materiel/troubles-du-spectre-de-lautisme-actes-4272.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.10ker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abboud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fleckstein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-7553-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.313.10ros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03752459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-dos-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3520-0064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131053647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cLlEpsEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Almeida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26334/2183-9077/rapln10ano2023a1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Kassir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213809004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Catarino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26334/2183-9077/rapln8ano2021a7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daccache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Messarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Labrevoit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207810005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Paillereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Krzonowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S030500092000015X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmbs.v1i2.11880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barthez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718805665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hamann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Chilla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12397" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2016.1243692" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Toole Ciara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gatt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hickey Tina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Miekisz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Haman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2016.1179258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.15019.alm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Khoury Aouad Saliby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Kouba Hreich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1308554" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3678" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3722" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Stokes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000911000031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wll.11.2.05bed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.1443" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;gia Caf&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Macedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-19652001000200009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Grimm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bronner-Huard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doucey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395102v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01972001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Khoury Aouad Saliby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moitel Messarra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395109v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sibil.67.18ker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abed Ibrahim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.29.08chi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orthoedition.com/materiel/troubles-du-spectre-de-lautisme-actes-4272.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.10ker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abboud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fleckstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-7553-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.313.10ros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03752459v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>